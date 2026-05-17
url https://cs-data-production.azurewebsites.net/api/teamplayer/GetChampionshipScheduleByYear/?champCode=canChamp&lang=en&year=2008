--- v3 (2026-03-24)
+++ v4 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb040f8bd53a843b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a27f33af1b443f09d73fc871d4cb3a7.psmdcp" Id="Ra217d9939f3b4215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94b0cfb6d354f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6420ac375874f5bbd4d93d86fec51a5.psmdcp" Id="R20790c75006541e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -58,51 +58,51 @@
   <x:si>
     <x:t>Team B Score</x:t>
   </x:si>
   <x:si>
     <x:t>Venue</x:t>
   </x:si>
   <x:si>
     <x:t>Attendance</x:t>
   </x:si>
   <x:si>
     <x:t>Notes</x:t>
   </x:si>
   <x:si>
     <x:t>None</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto FC</x:t>
   </x:si>
   <x:si>
     <x:t>Vancouver Whitecaps FC</x:t>
   </x:si>
   <x:si>
     <x:t>BMO Field</x:t>
   </x:si>
   <x:si>
-    <x:t>Impact de Montréal</x:t>
+    <x:t>CF Montréal</x:t>
   </x:si>
   <x:si>
     <x:t>Stade Saputo</x:t>
   </x:si>
   <x:si>
     <x:t>Swangard Stadium</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>