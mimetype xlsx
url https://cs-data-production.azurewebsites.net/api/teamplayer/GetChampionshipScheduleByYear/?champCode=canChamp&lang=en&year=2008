--- v4 (2026-05-17)
+++ v5 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94b0cfb6d354f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6420ac375874f5bbd4d93d86fec51a5.psmdcp" Id="R20790c75006541e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra325f758d958475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de59347468b04dbab63464074441e753.psmdcp" Id="Rdc518f67d47444e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>