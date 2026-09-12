--- v5 (2026-07-17)
+++ v6 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra325f758d958475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de59347468b04dbab63464074441e753.psmdcp" Id="Rdc518f67d47444e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc767b3a2a3c6461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fac8d5a7f6124f2cb6643de6095fb45a.psmdcp" Id="R74f2c0d2f2454d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>