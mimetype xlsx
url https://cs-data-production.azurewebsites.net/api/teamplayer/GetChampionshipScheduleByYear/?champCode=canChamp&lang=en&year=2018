--- v2 (2026-03-24)
+++ v3 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9806824abb149e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0b4c8c26baf404db709293545b013f8.psmdcp" Id="R9e6465f6a1b04dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46433f93e3f649d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22b96788642847a6822800deabade1ff.psmdcp" Id="R55c19abbdcf84111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>Notes</x:t>
   </x:si>
   <x:si>
     <x:t>None</x:t>
   </x:si>
   <x:si>
     <x:t>Oakville Blue Devils FC</x:t>
   </x:si>
   <x:si>
     <x:t>AS Blainville</x:t>
   </x:si>
   <x:si>
     <x:t>Zanchin Automotive Soccer Centre Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Ottawa Fury FC</x:t>
   </x:si>
   <x:si>
     <x:t>Place TD</x:t>
   </x:si>
   <x:si>
     <x:t>TD Place</x:t>
   </x:si>
   <x:si>
-    <x:t>Stade Desjardins de Laval</x:t>
+    <x:t>Stade Boréale</x:t>
   </x:si>
   <x:si>
     <x:t>SF3</x:t>
   </x:si>
   <x:si>
     <x:t>Semifinals</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto FC</x:t>
   </x:si>
   <x:si>
     <x:t>BMO Field</x:t>
   </x:si>
   <x:si>
     <x:t>SF4</x:t>
   </x:si>
   <x:si>
     <x:t>Vancouver Whitecaps FC</x:t>
   </x:si>
   <x:si>
     <x:t>Impact de Montréal</x:t>
   </x:si>
   <x:si>
     <x:t>BC Place</x:t>
   </x:si>