--- v3 (2026-05-17)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46433f93e3f649d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22b96788642847a6822800deabade1ff.psmdcp" Id="R55c19abbdcf84111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf031833ac6ef47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/084be3c5763840b4b6b60fc51ba43f0c.psmdcp" Id="R23dc5cbe3c3144c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -88,51 +88,51 @@
   <x:si>
     <x:t>TD Place</x:t>
   </x:si>
   <x:si>
     <x:t>Stade Boréale</x:t>
   </x:si>
   <x:si>
     <x:t>SF3</x:t>
   </x:si>
   <x:si>
     <x:t>Semifinals</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto FC</x:t>
   </x:si>
   <x:si>
     <x:t>BMO Field</x:t>
   </x:si>
   <x:si>
     <x:t>SF4</x:t>
   </x:si>
   <x:si>
     <x:t>Vancouver Whitecaps FC</x:t>
   </x:si>
   <x:si>
-    <x:t>Impact de Montréal</x:t>
+    <x:t>CF Montréal</x:t>
   </x:si>
   <x:si>
     <x:t>BC Place</x:t>
   </x:si>
   <x:si>
     <x:t>SF2</x:t>
   </x:si>
   <x:si>
     <x:t>Stade Saputo</x:t>
   </x:si>
   <x:si>
     <x:t>F2</x:t>
   </x:si>
   <x:si>
     <x:t>FINAL</x:t>
   </x:si>
   <x:si>
     <x:t>SF1</x:t>
   </x:si>
   <x:si>
     <x:t>F1</x:t>
   </x:si>
 </x:sst>
 </file>
 