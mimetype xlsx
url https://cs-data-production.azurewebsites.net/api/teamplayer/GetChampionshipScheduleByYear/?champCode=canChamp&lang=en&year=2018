--- v4 (2026-07-17)
+++ v5 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf031833ac6ef47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/084be3c5763840b4b6b60fc51ba43f0c.psmdcp" Id="R23dc5cbe3c3144c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b4baaeff20b45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/545b545be2654f14aaa7e7f2e25ccc96.psmdcp" Id="Rad4a6b66a8634fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>