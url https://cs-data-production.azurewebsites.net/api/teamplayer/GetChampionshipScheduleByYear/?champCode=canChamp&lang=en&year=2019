--- v5 (2026-03-30)
+++ v6 (2026-05-17)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392d91f731b049ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85e8e9e135804b4a8e7a45c263f6dfae.psmdcp" Id="Rf973d8c648fe4127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e9fdc689564627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6be101a4609049499cf74f198b766265.psmdcp" Id="Re6dd4f3d05294ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Group Phase</x:t>
   </x:si>
   <x:si>
     <x:t>Warm-Up Time (EST)</x:t>
   </x:si>
   <x:si>
     <x:t>Kick-off Time (EST)</x:t>
   </x:si>
   <x:si>
     <x:t>Team A</x:t>
   </x:si>
   <x:si>
     <x:t>Team A Score</x:t>
   </x:si>
   <x:si>
     <x:t>Team B</x:t>
   </x:si>
   <x:si>
@@ -158,50 +158,53 @@
     <x:t>Parc Equestre de Blainville</x:t>
   </x:si>
   <x:si>
     <x:t>FC Edmonton</x:t>
   </x:si>
   <x:si>
     <x:t>Clarke Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>SF3</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto FC</x:t>
   </x:si>
   <x:si>
     <x:t>BMO Field</x:t>
   </x:si>
   <x:si>
     <x:t>SF4</x:t>
   </x:si>
   <x:si>
     <x:t>F2</x:t>
   </x:si>
   <x:si>
     <x:t>FINAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF Montréal</x:t>
   </x:si>
   <x:si>
     <x:t>SF1</x:t>
   </x:si>
   <x:si>
     <x:t>F1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -1424,51 +1427,51 @@
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K27" s="0" t="n">
         <x:v>5633</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12">
       <x:c r="A28" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B28" s="2">
         <x:v>43733</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G28" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I28" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K28" s="0" t="n">
         <x:v>21365</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12">
       <x:c r="A29" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B29" s="2">
         <x:v>43656</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E29" s="3" t="n">
         <x:v>0.895833333333333</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
@@ -1502,118 +1505,118 @@
       </x:c>
       <x:c r="E30" s="3" t="n">
         <x:v>0.895833333333333</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G30" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I30" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K30" s="0" t="n">
         <x:v>5129</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12">
       <x:c r="A31" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B31" s="2">
         <x:v>43684</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G31" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I31" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K31" s="0" t="n">
         <x:v>5809</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12">
       <x:c r="A32" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B32" s="2">
         <x:v>43684</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G32" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I32" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K32" s="0" t="n">
         <x:v>5809</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12">
       <x:c r="A33" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B33" s="2">
         <x:v>43726</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G33" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I33" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K33" s="0" t="n">
         <x:v>10807</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>