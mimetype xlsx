--- v6 (2026-05-17)
+++ v7 (2026-07-17)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e9fdc689564627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6be101a4609049499cf74f198b766265.psmdcp" Id="Re6dd4f3d05294ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R121bba6c652b4987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9c91b8a49804bb8bef76be7631bdf17.psmdcp" Id="R11dcbcb4c263490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Group Phase</x:t>
   </x:si>
   <x:si>
     <x:t>Warm-Up Time (EST)</x:t>
   </x:si>
   <x:si>
     <x:t>Kick-off Time (EST)</x:t>
   </x:si>
   <x:si>
     <x:t>Team A</x:t>
   </x:si>
   <x:si>
     <x:t>Team A Score</x:t>
   </x:si>
   <x:si>
     <x:t>Team B</x:t>
   </x:si>
   <x:si>
@@ -100,51 +100,51 @@
   <x:si>
     <x:t>Forge FC Hamilton</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Stade de Hamilton</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterfinals</x:t>
   </x:si>
   <x:si>
     <x:t>Vancouver Whitecaps FC</x:t>
   </x:si>
   <x:si>
     <x:t>BC Place</x:t>
   </x:si>
   <x:si>
     <x:t>SF2</x:t>
   </x:si>
   <x:si>
     <x:t>Semifinals</x:t>
   </x:si>
   <x:si>
-    <x:t>Impact de Montréal</x:t>
+    <x:t>CF Montréal</x:t>
   </x:si>
   <x:si>
     <x:t>Stade Saputo</x:t>
   </x:si>
   <x:si>
     <x:t>Zanchin Automotive Soccer Centre Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Valour FC</x:t>
   </x:si>
   <x:si>
     <x:t>Princess Auto Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Stade Princess Auto</x:t>
   </x:si>
   <x:si>
     <x:t>Ottawa Fury FC</x:t>
   </x:si>
   <x:si>
     <x:t>Place TD</x:t>
   </x:si>
   <x:si>
     <x:t>TD Place</x:t>
   </x:si>
@@ -158,53 +158,50 @@
     <x:t>Parc Equestre de Blainville</x:t>
   </x:si>
   <x:si>
     <x:t>FC Edmonton</x:t>
   </x:si>
   <x:si>
     <x:t>Clarke Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>SF3</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto FC</x:t>
   </x:si>
   <x:si>
     <x:t>BMO Field</x:t>
   </x:si>
   <x:si>
     <x:t>SF4</x:t>
   </x:si>
   <x:si>
     <x:t>F2</x:t>
   </x:si>
   <x:si>
     <x:t>FINAL</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CF Montréal</x:t>
   </x:si>
   <x:si>
     <x:t>SF1</x:t>
   </x:si>
   <x:si>
     <x:t>F1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -1427,51 +1424,51 @@
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K27" s="0" t="n">
         <x:v>5633</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12">
       <x:c r="A28" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B28" s="2">
         <x:v>43733</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G28" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I28" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K28" s="0" t="n">
         <x:v>21365</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12">
       <x:c r="A29" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B29" s="2">
         <x:v>43656</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E29" s="3" t="n">
         <x:v>0.895833333333333</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
@@ -1505,118 +1502,118 @@
       </x:c>
       <x:c r="E30" s="3" t="n">
         <x:v>0.895833333333333</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G30" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I30" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K30" s="0" t="n">
         <x:v>5129</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12">
       <x:c r="A31" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B31" s="2">
         <x:v>43684</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G31" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I31" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K31" s="0" t="n">
         <x:v>5809</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12">
       <x:c r="A32" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B32" s="2">
         <x:v>43684</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G32" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I32" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K32" s="0" t="n">
         <x:v>5809</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12">
       <x:c r="A33" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B33" s="2">
         <x:v>43726</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G33" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I33" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K33" s="0" t="n">
         <x:v>10807</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>