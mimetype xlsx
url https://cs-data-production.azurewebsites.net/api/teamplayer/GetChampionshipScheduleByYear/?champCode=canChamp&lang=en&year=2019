--- v7 (2026-07-17)
+++ v8 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R121bba6c652b4987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9c91b8a49804bb8bef76be7631bdf17.psmdcp" Id="R11dcbcb4c263490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8e9cfb0a5e4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e3fe4ccca91468e8200af3c3922da5c.psmdcp" Id="R9ffe65e06aaa4525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>