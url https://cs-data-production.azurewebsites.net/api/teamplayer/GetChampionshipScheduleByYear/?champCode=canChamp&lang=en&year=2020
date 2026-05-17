--- v3 (2026-03-06)
+++ v4 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca453b7125424a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1f2cf337a054ac5a47b053966040c44.psmdcp" Id="Ra16075f6b7cd48fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f03d863d81430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eaf48c79b47d4683903ddcbbc1abc826.psmdcp" Id="R9e6933a9d63445f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>