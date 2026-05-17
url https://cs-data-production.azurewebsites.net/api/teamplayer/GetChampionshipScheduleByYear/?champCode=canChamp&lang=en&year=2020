--- v4 (2026-05-17)
+++ v5 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f03d863d81430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eaf48c79b47d4683903ddcbbc1abc826.psmdcp" Id="R9e6933a9d63445f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6009fb2c2d458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3ea3956f5034856a687a460e42d9625.psmdcp" Id="R629c453dcdbb4cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>