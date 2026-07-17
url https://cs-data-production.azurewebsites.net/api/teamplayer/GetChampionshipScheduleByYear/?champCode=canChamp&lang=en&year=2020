--- v5 (2026-05-17)
+++ v6 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6009fb2c2d458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3ea3956f5034856a687a460e42d9625.psmdcp" Id="R629c453dcdbb4cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91df54b8517480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9355c364a1be4e2389b1f4c89ddcc9f3.psmdcp" Id="Rdb296c8f2abd43a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>