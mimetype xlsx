--- v6 (2026-07-17)
+++ v7 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91df54b8517480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9355c364a1be4e2389b1f4c89ddcc9f3.psmdcp" Id="Rdb296c8f2abd43a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b9f3b3db6d48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e633b4c87a78417692c0a91b914a7423.psmdcp" Id="R06037e7f4f604259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>