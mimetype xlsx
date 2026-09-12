--- v7 (2026-07-17)
+++ v8 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b9f3b3db6d48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e633b4c87a78417692c0a91b914a7423.psmdcp" Id="R06037e7f4f604259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ffb0bbc03a24dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a504a9a4365c4ed7bfed62a4d676399f.psmdcp" Id="R962c60c3b56f4564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>