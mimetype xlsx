--- v2 (2026-03-20)
+++ v3 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f50d990bd64689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90d72cb4bf1840aab07bccd6b3beca3e.psmdcp" Id="R62dbbf0aecd142ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17525146adc3496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9d4444cb9ba492a8283397977c1a831.psmdcp" Id="Rb4c010f640544071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>