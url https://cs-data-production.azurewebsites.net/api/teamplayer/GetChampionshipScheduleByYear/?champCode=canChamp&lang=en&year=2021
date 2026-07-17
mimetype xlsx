--- v3 (2026-05-17)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17525146adc3496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9d4444cb9ba492a8283397977c1a831.psmdcp" Id="Rb4c010f640544071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94cd3a080fa4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cde24b1bb21a446e975166d02fb34c9e.psmdcp" Id="Rd4eacc2ca19b4ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>