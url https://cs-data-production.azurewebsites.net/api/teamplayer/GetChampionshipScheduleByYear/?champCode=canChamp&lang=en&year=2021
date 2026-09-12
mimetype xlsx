--- v4 (2026-07-17)
+++ v5 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94cd3a080fa4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cde24b1bb21a446e975166d02fb34c9e.psmdcp" Id="Rd4eacc2ca19b4ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da9a0a8648b486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/baaa758978a94199b770eb64ef391ba9.psmdcp" Id="R72d54a4fbbe449e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -657,51 +657,51 @@
       <x:c r="B3" s="2">
         <x:v>44434</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E3" s="3" t="n">
         <x:v>0.916666666666667</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G3" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K3" s="0" t="n">
-        <x:v>4997</x:v>
+        <x:v>4818</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:12">
       <x:c r="A4" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2">
         <x:v>44429</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>0.625</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G4" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
@@ -721,51 +721,51 @@
       <x:c r="B5" s="2">
         <x:v>44425</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K5" s="0" t="n">
-        <x:v>3500</x:v>
+        <x:v>3780</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12">
       <x:c r="A6" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2">
         <x:v>44429</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>0.791666666666667</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G6" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">