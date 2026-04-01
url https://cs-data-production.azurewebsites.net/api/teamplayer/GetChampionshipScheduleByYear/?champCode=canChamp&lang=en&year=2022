--- v2 (2026-02-01)
+++ v3 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf883a0a66f4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4744a31ead7434ab14146abfb6e99cc.psmdcp" Id="R865d9dd589394a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa4636192464465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c84663a5eab04ce18f576fc57622dfd6.psmdcp" Id="Rb68fe8fc21c349a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>