--- v3 (2026-04-01)
+++ v4 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa4636192464465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c84663a5eab04ce18f576fc57622dfd6.psmdcp" Id="Rb68fe8fc21c349a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5109ac3547824d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da7d95b8bf1042c989e5ca5ad3ca2a19.psmdcp" Id="Re9e9dff9beae4abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>