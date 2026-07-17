--- v4 (2026-05-17)
+++ v5 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5109ac3547824d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da7d95b8bf1042c989e5ca5ad3ca2a19.psmdcp" Id="Re9e9dff9beae4abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ab39f5d3364081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff51f680c95543b6a91dc15b5d106127.psmdcp" Id="R7da22ebfb11345d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -85,51 +85,51 @@
   <x:si>
     <x:t>FC Edmonton</x:t>
   </x:si>
   <x:si>
     <x:t>ATCO Field at Spruce Meadows</x:t>
   </x:si>
   <x:si>
     <x:t>ATCO Field chez Spruce Meadows</x:t>
   </x:si>
   <x:si>
     <x:t>Atlético Ottawa</x:t>
   </x:si>
   <x:si>
     <x:t>Inter Toronto FC</x:t>
   </x:si>
   <x:si>
     <x:t>Place TD</x:t>
   </x:si>
   <x:si>
     <x:t>TD Place</x:t>
   </x:si>
   <x:si>
     <x:t>Forge FC Hamilton</x:t>
   </x:si>
   <x:si>
-    <x:t>Griffons CS Mont-Royal Outremont</x:t>
+    <x:t>CS Mont-Royal Outremont</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Stade de Hamilton</x:t>
   </x:si>
   <x:si>
     <x:t>Guelph United FC</x:t>
   </x:si>
   <x:si>
     <x:t>Halifax Wanderers FC</x:t>
   </x:si>
   <x:si>
     <x:t>Alumni Stadium, University of Guelph</x:t>
   </x:si>
   <x:si>
     <x:t>QF1</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterfinals</x:t>
   </x:si>
   <x:si>
     <x:t>QF2</x:t>
   </x:si>
@@ -552,51 +552,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.040625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="10.890625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.930625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="19.970625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="18.090625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="22.970625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.680625" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="31.740625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="24.430625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.590625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="33.820625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="11.960625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">