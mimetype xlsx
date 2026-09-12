--- v5 (2026-07-17)
+++ v6 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ab39f5d3364081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff51f680c95543b6a91dc15b5d106127.psmdcp" Id="R7da22ebfb11345d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2105873ad984222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4273b88d035e410693cf46771ef76e52.psmdcp" Id="R6baf1aeee2794297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>