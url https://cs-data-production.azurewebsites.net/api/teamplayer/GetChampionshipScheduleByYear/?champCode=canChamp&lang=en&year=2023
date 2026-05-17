--- v2 (2026-03-05)
+++ v3 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e9861c9a82432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67819fd87cb64dd2afe8269d8ecd9f07.psmdcp" Id="R249ecc5640b24682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb792eaa945984b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/683e3acb6244485696268f913fa9bf5f.psmdcp" Id="R6c87205fb8944a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>