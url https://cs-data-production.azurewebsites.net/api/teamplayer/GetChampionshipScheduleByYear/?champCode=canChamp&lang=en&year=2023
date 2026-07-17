--- v3 (2026-05-17)
+++ v4 (2026-07-17)
@@ -1,159 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb792eaa945984b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/683e3acb6244485696268f913fa9bf5f.psmdcp" Id="R6c87205fb8944a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb495b432314ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e739a77a1e9742ffb8b12ba8371610e6.psmdcp" Id="R88dd1fa294cb4b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Group Phase</x:t>
   </x:si>
   <x:si>
     <x:t>Warm-Up Time (EST)</x:t>
   </x:si>
   <x:si>
     <x:t>Kick-off Time (EST)</x:t>
   </x:si>
   <x:si>
     <x:t>Team A</x:t>
   </x:si>
   <x:si>
     <x:t>Team A Score</x:t>
   </x:si>
   <x:si>
     <x:t>Team B</x:t>
   </x:si>
   <x:si>
     <x:t>Team B Score</x:t>
   </x:si>
   <x:si>
     <x:t>Venue</x:t>
   </x:si>
   <x:si>
     <x:t>Attendance</x:t>
   </x:si>
   <x:si>
     <x:t>Notes</x:t>
   </x:si>
   <x:si>
+    <x:t>None</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF Montréal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vaughan SC Azzurri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stade Saputo</x:t>
+  </x:si>
+  <x:si>
     <x:t>QF1</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterfinals</x:t>
   </x:si>
   <x:si>
     <x:t>Pacific FC</x:t>
   </x:si>
   <x:si>
     <x:t>TSS Rovers FC</x:t>
   </x:si>
   <x:si>
     <x:t>Starlight Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>QF2</x:t>
   </x:si>
   <x:si>
     <x:t>Inter Toronto FC</x:t>
   </x:si>
   <x:si>
     <x:t>Vancouver Whitecaps FC</x:t>
   </x:si>
   <x:si>
     <x:t>York Lions Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>QF3</x:t>
   </x:si>
   <x:si>
     <x:t>Forge FC Hamilton</x:t>
   </x:si>
   <x:si>
     <x:t>Atlético Ottawa</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>Stade de Hamilton</x:t>
   </x:si>
   <x:si>
     <x:t>QF4</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto FC</x:t>
   </x:si>
   <x:si>
-    <x:t>CF Montréal</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BMO Field</x:t>
   </x:si>
   <x:si>
     <x:t>SF1</x:t>
   </x:si>
   <x:si>
     <x:t>Semifinals</x:t>
   </x:si>
   <x:si>
     <x:t>SF2</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Stade Saputo</x:t>
   </x:si>
   <x:si>
     <x:t>FINAL / FINALE</x:t>
   </x:si>
   <x:si>
     <x:t>FINAL</x:t>
   </x:si>
   <x:si>
     <x:t>BC Place</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -506,51 +512,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L9"/>
+  <x:dimension ref="A1:L10"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.040625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="10.890625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.930625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="19.970625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="18.090625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="22.970625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.680625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="22.970625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.590625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="18.010625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="11.960625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -564,302 +570,331 @@
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L1" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:12">
-      <x:c r="A2" s="0" t="s">
+      <x:c r="B2" s="2">
+        <x:v>45034</x:v>
+      </x:c>
+      <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="B2" s="2">
-[...2 lines deleted...]
-      <x:c r="C2" s="0" t="s">
+      <x:c r="E2" s="3" t="n">
+        <x:v>0.791666666666667</x:v>
+      </x:c>
+      <x:c r="F2" s="0" t="s">
         <x:v>13</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="G2" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K2" s="0" t="n">
-        <x:v>2593</x:v>
+        <x:v>11069</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:12">
       <x:c r="A3" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B3" s="2">
         <x:v>45056</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E3" s="3" t="n">
-        <x:v>0.895833333333333</x:v>
+        <x:v>0.9375</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G3" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K3" s="0" t="n">
-        <x:v>1827</x:v>
+        <x:v>2593</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:12">
       <x:c r="A4" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="2">
-        <x:v>45055</x:v>
+        <x:v>45056</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>0.895833333333333</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G4" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K4" s="0" t="n">
-        <x:v>2979</x:v>
+        <x:v>1827</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12">
       <x:c r="A5" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B5" s="2">
         <x:v>45055</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>0.895833333333333</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I5" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K5" s="0" t="n">
         <x:v>2979</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12">
       <x:c r="A6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B6" s="2">
         <x:v>45055</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>0.875</x:v>
+        <x:v>0.895833333333333</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G6" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="K6" s="0" t="n">
-        <x:v>17726</x:v>
+        <x:v>2979</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12">
       <x:c r="A7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B7" s="2">
-        <x:v>45070</x:v>
+        <x:v>45055</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E7" s="3" t="n">
+        <x:v>0.875</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="E7" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G7" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="K7" s="0" t="n">
-        <x:v>5221</x:v>
+        <x:v>17726</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12">
       <x:c r="A8" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B8" s="2">
         <x:v>45070</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>0.791666666666667</x:v>
+        <x:v>0.916666666666667</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G8" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="J8" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="K8" s="0" t="n">
-        <x:v>10062</x:v>
+        <x:v>5221</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12">
       <x:c r="A9" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B9" s="2">
+        <x:v>45070</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="B9" s="2">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>0.916666666666667</x:v>
+        <x:v>0.791666666666667</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="K9" s="0" t="n">
+        <x:v>10062</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:12">
+      <x:c r="A10" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B10" s="2">
+        <x:v>45084</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E10" s="3" t="n">
+        <x:v>0.916666666666667</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="H10" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J9" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="K9" s="0" t="n">
+      <x:c r="J10" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="K10" s="0" t="n">
         <x:v>20072</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>