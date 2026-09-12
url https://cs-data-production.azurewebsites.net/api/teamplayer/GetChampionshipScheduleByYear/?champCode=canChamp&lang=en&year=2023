--- v4 (2026-07-17)
+++ v5 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb495b432314ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e739a77a1e9742ffb8b12ba8371610e6.psmdcp" Id="R88dd1fa294cb4b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fecc459925843d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57f63eb61b9f438ea05511383bfc6368.psmdcp" Id="R54014d5d96634006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>