--- v2 (2026-03-12)
+++ v3 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0b43bc1b01472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbab2716556e4864ace0a335cb7a5398.psmdcp" Id="R487192e7b82646ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra920e63cbfaf48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/243b119600ed408baf0ef7f77d8cbc6f.psmdcp" Id="R4ffce73c57bb4cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -785,50 +785,53 @@
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>0.756944444444444</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>0.791666666666667</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G6" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
+      <x:c r="K6" s="0" t="n">
+        <x:v>20173</x:v>
+      </x:c>
     </x:row>
     <x:row r="7" spans="1:12">
       <x:c r="A7" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B7" s="2">
         <x:v>45413</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>0.756944444444444</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>0.791666666666667</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G7" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>28</x:v>