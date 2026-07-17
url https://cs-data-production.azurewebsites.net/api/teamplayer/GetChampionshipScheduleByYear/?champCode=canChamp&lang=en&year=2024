--- v3 (2026-05-17)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra920e63cbfaf48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/243b119600ed408baf0ef7f77d8cbc6f.psmdcp" Id="R4ffce73c57bb4cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a532e6ab234e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36d2c85890bf4808b4e674b1099a50ce.psmdcp" Id="R29f070e5487f43ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>