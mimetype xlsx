--- v4 (2026-07-17)
+++ v5 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a532e6ab234e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36d2c85890bf4808b4e674b1099a50ce.psmdcp" Id="R29f070e5487f43ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5dd6a50d494098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f8a4ea3d7ec44f49c4096599c70f721.psmdcp" Id="R492207d5f5bb4b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>