--- v5 (2026-07-17)
+++ v6 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5dd6a50d494098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f8a4ea3d7ec44f49c4096599c70f721.psmdcp" Id="R492207d5f5bb4b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab528087d114a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a16c8d227f745b9a0e8587b1eba97b4.psmdcp" Id="Rfec90b5181314898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -683,50 +683,53 @@
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D3" s="3" t="n">
         <x:v>0.902777777777778</x:v>
       </x:c>
       <x:c r="E3" s="3" t="n">
         <x:v>0.9375</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
+      <x:c r="K3" s="0" t="n">
+        <x:v>10966</x:v>
+      </x:c>
     </x:row>
     <x:row r="4" spans="1:12">
       <x:c r="A4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B4" s="2">
         <x:v>45483</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>0.756944444444444</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>0.791666666666667</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G4" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>21</x:v>
@@ -1416,51 +1419,51 @@
       <x:c r="C24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D24" s="3" t="n">
         <x:v>0.881944444444444</x:v>
       </x:c>
       <x:c r="E24" s="3" t="n">
         <x:v>0.916666666666667</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I24" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K24" s="0" t="n">
-        <x:v>12156</x:v>
+        <x:v>12516</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12">
       <x:c r="A25" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B25" s="2">
         <x:v>45405</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D25" s="3" t="n">
         <x:v>0.840277777777778</x:v>
       </x:c>
       <x:c r="E25" s="3" t="n">
         <x:v>0.875</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G25" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">