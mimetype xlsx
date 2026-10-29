--- v6 (2026-09-12)
+++ v7 (2026-10-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b29c94543d43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f1e70f2fec14df5a9b629b246dd755c.psmdcp" Id="R73d1f8242d994f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab3a30b294a487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f10d74af95ff4d469ba056c5b2640638.psmdcp" Id="Rf70693e2d8754a78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -241,51 +241,51 @@
   <x:si>
     <x:t>SF2a</x:t>
   </x:si>
   <x:si>
     <x:t>SF2 - match 1</x:t>
   </x:si>
   <x:si>
     <x:t>SF1b</x:t>
   </x:si>
   <x:si>
     <x:t>SF1 - match 2</x:t>
   </x:si>
   <x:si>
     <x:t>SF2b</x:t>
   </x:si>
   <x:si>
     <x:t>SF2 - match 2</x:t>
   </x:si>
   <x:si>
     <x:t>FINAL / FINALE</x:t>
   </x:si>
   <x:si>
     <x:t>FINAL</x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (Final)</x:t>
+    <x:t>FINAL / FINALE (Local 19h00)</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1410,126 +1410,171 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="K22" s="0" t="n">
         <x:v>3150</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12">
       <x:c r="A23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B23" s="2">
         <x:v>46281</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
         <x:v>0.791666666666667</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
+      <x:c r="G23" s="0" t="n">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
+      <x:c r="I23" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>20</x:v>
+      </x:c>
+      <x:c r="K23" s="0" t="n">
+        <x:v>10333</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12">
       <x:c r="A24" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B24" s="2">
         <x:v>46280</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E24" s="3" t="n">
         <x:v>0.791666666666667</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
+      <x:c r="G24" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="I24" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
       <x:c r="J24" s="0" t="s">
         <x:v>28</x:v>
+      </x:c>
+      <x:c r="K24" s="0" t="n">
+        <x:v>3118</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12">
       <x:c r="A25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B25" s="2">
         <x:v>46280</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E25" s="3" t="n">
         <x:v>0.791666666666667</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
+      <x:c r="G25" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
+      <x:c r="I25" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>29</x:v>
+      </x:c>
+      <x:c r="K25" s="0" t="n">
+        <x:v>3118</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12">
       <x:c r="A26" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B26" s="2">
         <x:v>46316</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
+      <x:c r="E26" s="3" t="n">
+        <x:v>0.791666666666667</x:v>
+      </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G26" s="0" t="n">
+        <x:v>1</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="I26" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J26" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K26" s="0" t="n">
+        <x:v>14081</x:v>
+      </x:c>
+      <x:c r="L26" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>