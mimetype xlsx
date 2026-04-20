--- v2 (2026-03-06)
+++ v3 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a0a55606a03446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/799abf4f2dc14cf6a8f524e9175b9cee.psmdcp" Id="R940c71b825744ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f93f4061f84c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35ce308649c94192a6d3129d77c4171a.psmdcp" Id="R3e8278e83b3044cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>