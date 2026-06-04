--- v3 (2026-04-20)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f93f4061f84c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35ce308649c94192a6d3129d77c4171a.psmdcp" Id="R3e8278e83b3044cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6c73b9b31f84c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27ea2eaf89214cf8ad596df5b91f756c.psmdcp" Id="R791b2420908b48b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>