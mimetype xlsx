--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6c73b9b31f84c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27ea2eaf89214cf8ad596df5b91f756c.psmdcp" Id="R791b2420908b48b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb56640c9584877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/627138ef9f8246c88ad36ed71c6a02a0.psmdcp" Id="Rbb229724d2374ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>