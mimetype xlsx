--- v5 (2026-07-21)
+++ v6 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb56640c9584877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/627138ef9f8246c88ad36ed71c6a02a0.psmdcp" Id="Rbb229724d2374ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05a0c8a9c39741bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7233025d3a32412d8120af0b54c91a16.psmdcp" Id="R2794a7e1beb54c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>