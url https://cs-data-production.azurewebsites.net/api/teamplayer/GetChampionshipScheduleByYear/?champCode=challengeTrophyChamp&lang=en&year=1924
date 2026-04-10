--- v1 (2026-02-10)
+++ v2 (2026-04-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c73f1bdc83b4e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07544208cf4246c394938d19f050a858.psmdcp" Id="R994fb9c5971b4fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd26de585884fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3a06747a14b4ef89dd8ad19063930aa.psmdcp" Id="R6681791f6f7b4be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>