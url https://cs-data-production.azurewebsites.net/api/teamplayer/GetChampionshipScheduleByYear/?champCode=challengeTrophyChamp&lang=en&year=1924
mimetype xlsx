--- v2 (2026-04-10)
+++ v3 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd26de585884fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3a06747a14b4ef89dd8ad19063930aa.psmdcp" Id="R6681791f6f7b4be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c4a3e370004b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ce5d7f27dbb48f78daa5f914cd74e99.psmdcp" Id="Rf6e4fb9713934e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>