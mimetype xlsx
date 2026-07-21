--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c4a3e370004b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ce5d7f27dbb48f78daa5f914cd74e99.psmdcp" Id="Rf6e4fb9713934e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6019605b8114940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e93eab4dd8a4e3aba711d6c04fdb850.psmdcp" Id="Rb0dfb668db0a4c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>