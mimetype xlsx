--- v4 (2026-07-21)
+++ v5 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6019605b8114940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e93eab4dd8a4e3aba711d6c04fdb850.psmdcp" Id="Rb0dfb668db0a4c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a1bcb54fc54a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c3425d968d142c0af90bf019fe373a4.psmdcp" Id="R802cfe65eac647eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>