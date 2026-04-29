--- v0 (2025-10-18)
+++ v1 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22128059b5c54f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/402d3764518045549f4182b3bca551e1.psmdcp" Id="Rcf1581f42f784c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f5aa0a99ba47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f0d30240bba476c84fb52a8305000de.psmdcp" Id="R7f2db89598e74425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>