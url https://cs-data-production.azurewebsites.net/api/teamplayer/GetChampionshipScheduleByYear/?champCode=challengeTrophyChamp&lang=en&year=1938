--- v1 (2026-04-29)
+++ v2 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f5aa0a99ba47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f0d30240bba476c84fb52a8305000de.psmdcp" Id="R7f2db89598e74425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055573f69248461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5f4133dba1c41ef914ffa685848df19.psmdcp" Id="Rb1553d522cce4708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -1031,63 +1031,63 @@
       </x:c>
       <x:c r="I17" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K17" s="0" t="n">
         <x:v>3200</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12">
       <x:c r="A18" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B18" s="2">
         <x:v>14109</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G18" s="0" t="n">
-        <x:v>4000</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K18" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>4000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>