--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055573f69248461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5f4133dba1c41ef914ffa685848df19.psmdcp" Id="Rb1553d522cce4708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6314533523ec4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f43b320940954cada4c1640ade1bd432.psmdcp" Id="R80f8ada40abd48a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>