--- v3 (2026-06-24)
+++ v4 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6314533523ec4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f43b320940954cada4c1640ade1bd432.psmdcp" Id="R80f8ada40abd48a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec645a48412b49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f768192d3db424c8916241f106bba64.psmdcp" Id="R218dcd26f0394a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>