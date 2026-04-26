--- v1 (2025-12-11)
+++ v2 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b11b4b340764e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a07382eb95f74876b68348a9e67b36a0.psmdcp" Id="R821530ef20db4e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2b19c5b3764213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05a69b6130384bb98a4137a8dc358179.psmdcp" Id="Rd0a999de36924336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -115,51 +115,51 @@
   <x:si>
     <x:t>SF-E2</x:t>
   </x:si>
   <x:si>
     <x:t>SF-E3</x:t>
   </x:si>
   <x:si>
     <x:t>F1</x:t>
   </x:si>
   <x:si>
     <x:t>FINAL</x:t>
   </x:si>
   <x:si>
     <x:t>Mewata Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>F2</x:t>
   </x:si>
   <x:si>
     <x:t>F3</x:t>
   </x:si>
   <x:si>
     <x:t>SK-AB-1</x:t>
   </x:si>
   <x:si>
-    <x:t>Saskatoon Ahepa</x:t>
+    <x:t>Saskatoon AHEPA</x:t>
   </x:si>
   <x:si>
     <x:t>Mayfair Park</x:t>
   </x:si>
   <x:si>
     <x:t>SK-AB-2</x:t>
   </x:si>
   <x:si>
     <x:t>SK-AB-3</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>