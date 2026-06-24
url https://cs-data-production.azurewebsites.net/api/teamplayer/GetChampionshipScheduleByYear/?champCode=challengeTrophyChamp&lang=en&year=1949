--- v2 (2026-04-26)
+++ v3 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2b19c5b3764213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05a69b6130384bb98a4137a8dc358179.psmdcp" Id="Rd0a999de36924336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8712329710945b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9612f00c40c344f98cb64e7d0d59a27f.psmdcp" Id="R3ee2a4b8f3b647f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>