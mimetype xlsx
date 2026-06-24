--- v3 (2026-06-24)
+++ v4 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8712329710945b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9612f00c40c344f98cb64e7d0d59a27f.psmdcp" Id="R3ee2a4b8f3b647f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81623bceb1844716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbf0887ffcb14311a441bb498c62e220.psmdcp" Id="Re6250ea0befa44cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>