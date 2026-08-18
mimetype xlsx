--- v4 (2026-06-24)
+++ v5 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81623bceb1844716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbf0887ffcb14311a441bb498c62e220.psmdcp" Id="Re6250ea0befa44cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ad05d47a3145ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e4d04a30db34715afc73495c1b708bb.psmdcp" Id="Rbb1e6c1741af40c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>