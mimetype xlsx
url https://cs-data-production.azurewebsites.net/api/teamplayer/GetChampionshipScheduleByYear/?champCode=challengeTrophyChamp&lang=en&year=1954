--- v1 (2026-03-02)
+++ v2 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e8405447f74894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0052723c48c4efeac0b20adc529961e.psmdcp" Id="R77ea3db64c884992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322ecc43281449b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abe847fb3d8e4d3c83a4b4099bb2c29c.psmdcp" Id="Rd2b63336d7f041ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>