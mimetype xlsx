--- v2 (2026-04-20)
+++ v3 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322ecc43281449b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abe847fb3d8e4d3c83a4b4099bb2c29c.psmdcp" Id="Rd2b63336d7f041ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694a362b75684643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efb6579f99d14fe19c2854fd8f518e41.psmdcp" Id="R472a4d6b4ae84d6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>