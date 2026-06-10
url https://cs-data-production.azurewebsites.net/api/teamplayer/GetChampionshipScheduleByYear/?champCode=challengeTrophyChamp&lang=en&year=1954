--- v3 (2026-06-10)
+++ v4 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694a362b75684643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efb6579f99d14fe19c2854fd8f518e41.psmdcp" Id="R472a4d6b4ae84d6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acccb086c824693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bac9fc0dc764a2d9c6b150d73a36abe.psmdcp" Id="R79661f7f0b6340f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>