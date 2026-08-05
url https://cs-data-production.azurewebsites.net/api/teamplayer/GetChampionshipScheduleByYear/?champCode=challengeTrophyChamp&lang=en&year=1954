--- v4 (2026-06-10)
+++ v5 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acccb086c824693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bac9fc0dc764a2d9c6b150d73a36abe.psmdcp" Id="R79661f7f0b6340f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f112a346d84827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41150f183f80419eac6547489e0321c5.psmdcp" Id="R2494cd1132bc4382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>