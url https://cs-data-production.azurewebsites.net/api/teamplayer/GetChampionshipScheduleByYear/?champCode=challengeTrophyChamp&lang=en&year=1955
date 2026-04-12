--- v0 (2026-02-24)
+++ v1 (2026-04-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe7897fc66de4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ecd1364a5a94e75ae904f0bd9a79635.psmdcp" Id="R9f4c7bdb99304d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6883f9304ee8472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/618b123ea34f4deb85c02174deda01e5.psmdcp" Id="R55b9ab5b326d43a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>