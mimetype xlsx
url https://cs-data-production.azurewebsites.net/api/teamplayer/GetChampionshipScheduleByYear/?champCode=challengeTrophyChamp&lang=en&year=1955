--- v1 (2026-04-12)
+++ v2 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6883f9304ee8472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/618b123ea34f4deb85c02174deda01e5.psmdcp" Id="R55b9ab5b326d43a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d4a80669634dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bef37255be89475aa1858534721cd070.psmdcp" Id="R2ee5d507de7348c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>