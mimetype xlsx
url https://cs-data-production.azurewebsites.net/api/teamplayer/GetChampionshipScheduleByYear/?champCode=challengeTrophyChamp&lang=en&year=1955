--- v2 (2026-06-04)
+++ v3 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d4a80669634dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bef37255be89475aa1858534721cd070.psmdcp" Id="R2ee5d507de7348c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8611606c7a644075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2d386042cb74c13836e2c06e8617240.psmdcp" Id="Rf1d4778d244844cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>