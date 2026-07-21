--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8611606c7a644075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e2d386042cb74c13836e2c06e8617240.psmdcp" Id="Rf1d4778d244844cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03074d0134fd4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e5f6910fb134399bc9baef3b3fae273.psmdcp" Id="Rfa834b707ae745e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>