--- v4 (2026-07-21)
+++ v5 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03074d0134fd4147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e5f6910fb134399bc9baef3b3fae273.psmdcp" Id="Rfa834b707ae745e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7da7a274084f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26f90601b4f94d8597ae744134035c0f.psmdcp" Id="Rd1c1cee1606d488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -52,51 +52,51 @@
   <x:si>
     <x:t>Team A Score</x:t>
   </x:si>
   <x:si>
     <x:t>Team B</x:t>
   </x:si>
   <x:si>
     <x:t>Team B Score</x:t>
   </x:si>
   <x:si>
     <x:t>Venue</x:t>
   </x:si>
   <x:si>
     <x:t>Attendance</x:t>
   </x:si>
   <x:si>
     <x:t>Notes</x:t>
   </x:si>
   <x:si>
     <x:t>AB-BC-1</x:t>
   </x:si>
   <x:si>
     <x:t>None</x:t>
   </x:si>
   <x:si>
-    <x:t>Calgary Danish Canadian SC</x:t>
+    <x:t>Danish Canadian Club Calgary</x:t>
   </x:si>
   <x:si>
     <x:t>Westminster Royals FC</x:t>
   </x:si>
   <x:si>
     <x:t>Mewata Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>AB-BC-2</x:t>
   </x:si>
   <x:si>
     <x:t>MB-SK-1</x:t>
   </x:si>
   <x:si>
     <x:t>Winnipeg Institute Provista AC</x:t>
   </x:si>
   <x:si>
     <x:t>Saskatoon United SC</x:t>
   </x:si>
   <x:si>
     <x:t>Alexander Park</x:t>
   </x:si>
   <x:si>
     <x:t>MB-SK-2</x:t>
   </x:si>
@@ -526,51 +526,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.040625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="10.890625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.930625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="19.970625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="18.090625" style="0" customWidth="1"/>
-    <x:col min="6" max="6" width="27.790625" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="27.040625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.680625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="23.100625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.590625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="17.490625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="11.960625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>