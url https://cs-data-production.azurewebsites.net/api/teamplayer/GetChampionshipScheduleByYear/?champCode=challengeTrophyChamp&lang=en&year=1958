--- v2 (2026-03-11)
+++ v3 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa703d4fdf44827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fac110961eed4a98a9d7f2223973678f.psmdcp" Id="R2813e5b4ab1f4f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6224e3da83c34dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5894101b3b4d464cbec53a37435cee8a.psmdcp" Id="R228fb04f03334172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>