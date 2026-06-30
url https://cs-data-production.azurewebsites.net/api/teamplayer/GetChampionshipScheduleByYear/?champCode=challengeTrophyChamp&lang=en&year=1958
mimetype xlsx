--- v3 (2026-05-12)
+++ v4 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6224e3da83c34dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5894101b3b4d464cbec53a37435cee8a.psmdcp" Id="R228fb04f03334172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6720370bbb4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7550ef78f99f483794cdc653f36c2627.psmdcp" Id="Rebb3be92d452426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>