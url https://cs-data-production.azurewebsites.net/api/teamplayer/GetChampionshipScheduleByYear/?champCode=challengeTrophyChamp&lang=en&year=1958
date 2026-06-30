--- v4 (2026-06-30)
+++ v5 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6720370bbb4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7550ef78f99f483794cdc653f36c2627.psmdcp" Id="Rebb3be92d452426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb53da31a8724c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c81cdd0272648d7a0205f2f60c175c0.psmdcp" Id="Rc172d144c0cb4243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>