--- v5 (2026-06-30)
+++ v6 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb53da31a8724c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c81cdd0272648d7a0205f2f60c175c0.psmdcp" Id="Rc172d144c0cb4243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a66a95c639e4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3630cd86fefd4f4f824d382aba5fbb90.psmdcp" Id="R939194b60ed7489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>