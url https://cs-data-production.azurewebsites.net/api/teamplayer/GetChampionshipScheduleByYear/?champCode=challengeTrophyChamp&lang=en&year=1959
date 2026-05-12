--- v1 (2026-03-10)
+++ v2 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a1e13d5ce94f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7c12de9592045ff91b63d7b8f085638.psmdcp" Id="Rb6f0cc09489d459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503174cfaf39429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75c4f5b6c90d4576aa2d9b8ba3a5d066.psmdcp" Id="R4c5ef26cf1ee4d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>