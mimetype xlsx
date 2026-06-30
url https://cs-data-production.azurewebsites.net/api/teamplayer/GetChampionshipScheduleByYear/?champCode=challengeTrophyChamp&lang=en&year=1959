--- v2 (2026-05-12)
+++ v3 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503174cfaf39429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75c4f5b6c90d4576aa2d9b8ba3a5d066.psmdcp" Id="R4c5ef26cf1ee4d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207d55a8c1fb4096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3809850692cc40de8616aad37044b990.psmdcp" Id="R907efcbdb2a74995" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>