--- v3 (2026-06-30)
+++ v4 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207d55a8c1fb4096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3809850692cc40de8616aad37044b990.psmdcp" Id="R907efcbdb2a74995" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4356b1345a54731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c92617c0aab742a0870d8945015a6b4c.psmdcp" Id="R1c5a821befd448b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>