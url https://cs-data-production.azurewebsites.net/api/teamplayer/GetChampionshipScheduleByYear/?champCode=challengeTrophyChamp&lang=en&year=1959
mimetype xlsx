--- v4 (2026-06-30)
+++ v5 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4356b1345a54731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c92617c0aab742a0870d8945015a6b4c.psmdcp" Id="R1c5a821befd448b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fbcb6ac4d3d4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9896037f52aa4c10af567b6311f5d08c.psmdcp" Id="Rdde3ada967964b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>