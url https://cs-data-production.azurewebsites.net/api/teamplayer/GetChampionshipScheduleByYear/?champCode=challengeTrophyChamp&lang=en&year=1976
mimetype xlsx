--- v1 (2026-03-10)
+++ v2 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad41eebad7f34085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58abe4b002034653b66d65b511a763be.psmdcp" Id="R1f3b2bd5d4af4baa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b984b8a86c4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/726cd4604d034697b6e18bfeccd1ee53.psmdcp" Id="R14f6b45ec4934fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>