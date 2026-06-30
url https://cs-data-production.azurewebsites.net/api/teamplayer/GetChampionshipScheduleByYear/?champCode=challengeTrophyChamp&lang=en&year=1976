--- v2 (2026-05-14)
+++ v3 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b984b8a86c4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/726cd4604d034697b6e18bfeccd1ee53.psmdcp" Id="R14f6b45ec4934fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb08d51d2450424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2968799d419443cc98b4286065b0934f.psmdcp" Id="Rd44ec5a01c474964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>