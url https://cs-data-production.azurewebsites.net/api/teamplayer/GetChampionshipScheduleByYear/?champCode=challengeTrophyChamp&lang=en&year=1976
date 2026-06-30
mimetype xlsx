--- v3 (2026-06-30)
+++ v4 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb08d51d2450424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2968799d419443cc98b4286065b0934f.psmdcp" Id="Rd44ec5a01c474964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f80d852abff4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/428b0e59845d4917b9c6bec68895aae9.psmdcp" Id="R1e4ec56dc3c7499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>