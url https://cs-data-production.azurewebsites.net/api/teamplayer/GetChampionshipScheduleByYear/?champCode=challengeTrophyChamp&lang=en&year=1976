--- v4 (2026-06-30)
+++ v5 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f80d852abff4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/428b0e59845d4917b9c6bec68895aae9.psmdcp" Id="R1e4ec56dc3c7499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd53535fc4d044301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64ea89205d0d482d87ecfca2f463caa6.psmdcp" Id="R394662c50e624087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>