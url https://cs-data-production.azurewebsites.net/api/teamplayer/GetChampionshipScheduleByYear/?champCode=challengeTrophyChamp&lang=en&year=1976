--- v5 (2026-08-18)
+++ v6 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd53535fc4d044301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64ea89205d0d482d87ecfca2f463caa6.psmdcp" Id="R394662c50e624087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d04845e499473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0428fa285fb74c1995e99da2736790ae.psmdcp" Id="Rd5322cff9e994f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>