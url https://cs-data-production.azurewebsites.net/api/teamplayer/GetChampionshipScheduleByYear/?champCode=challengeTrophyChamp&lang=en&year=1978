--- v1 (2026-03-10)
+++ v2 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce722f75ab5248a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b44074a3f384c86be5d9b310c19e538.psmdcp" Id="Ra5b19c62f2644aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42e217a2b7c4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35d17e7b8e0940a6be84b5d71736292b.psmdcp" Id="R1c0e79c428394b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>