--- v2 (2026-05-13)
+++ v3 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42e217a2b7c4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35d17e7b8e0940a6be84b5d71736292b.psmdcp" Id="R1c0e79c428394b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870024e5983442dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36ff92d9b97147ca9d57699d6a111f29.psmdcp" Id="R2b78bc399f0a4573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>