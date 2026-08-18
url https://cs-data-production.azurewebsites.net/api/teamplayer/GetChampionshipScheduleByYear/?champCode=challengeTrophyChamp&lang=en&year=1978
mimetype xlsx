--- v3 (2026-06-30)
+++ v4 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870024e5983442dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36ff92d9b97147ca9d57699d6a111f29.psmdcp" Id="R2b78bc399f0a4573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f470115f6a4579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca39f9db8d2545919628354227a88310.psmdcp" Id="Rc20f0eafd06a444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -52,51 +52,51 @@
   <x:si>
     <x:t>Team A Score</x:t>
   </x:si>
   <x:si>
     <x:t>Team B</x:t>
   </x:si>
   <x:si>
     <x:t>Team B Score</x:t>
   </x:si>
   <x:si>
     <x:t>Venue</x:t>
   </x:si>
   <x:si>
     <x:t>Attendance</x:t>
   </x:si>
   <x:si>
     <x:t>Notes</x:t>
   </x:si>
   <x:si>
     <x:t>W1</x:t>
   </x:si>
   <x:si>
     <x:t>None</x:t>
   </x:si>
   <x:si>
-    <x:t>Vancouver Columbus FC</x:t>
+    <x:t>Vancouver ICSF Columbus FC</x:t>
   </x:si>
   <x:si>
     <x:t>Regina Concordia SC</x:t>
   </x:si>
   <x:si>
     <x:t>Jasper Place Bowl</x:t>
   </x:si>
   <x:si>
     <x:t>W2</x:t>
   </x:si>
   <x:si>
     <x:t>Calgary Kickers FC</x:t>
   </x:si>
   <x:si>
     <x:t>Charleswood United</x:t>
   </x:si>
   <x:si>
     <x:t>W3</x:t>
   </x:si>
   <x:si>
     <x:t>W4</x:t>
   </x:si>
   <x:si>
     <x:t>W5</x:t>
   </x:si>