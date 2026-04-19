--- v2 (2026-03-05)
+++ v3 (2026-04-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15082b4cd6a249bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80932371aa9d4d429c13cc308ea338d6.psmdcp" Id="R95fcd343622e4fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75ec07db37146b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb206c0a02da40be863250967eceb076.psmdcp" Id="Rd5a8daa0efc64a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>