--- v3 (2026-04-19)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75ec07db37146b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb206c0a02da40be863250967eceb076.psmdcp" Id="Rd5a8daa0efc64a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ddcf98a4144c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50add812997f4ef08172330df178e736.psmdcp" Id="Rda80b6a53e9b40d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>