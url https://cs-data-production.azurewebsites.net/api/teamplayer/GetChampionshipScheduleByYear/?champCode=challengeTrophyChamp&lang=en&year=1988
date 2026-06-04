--- v4 (2026-06-04)
+++ v5 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ddcf98a4144c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50add812997f4ef08172330df178e736.psmdcp" Id="Rda80b6a53e9b40d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4e7e5db7d24be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03c330ff07c34aa99024aaa536db3e9d.psmdcp" Id="Rc6fbe4ff71054de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>