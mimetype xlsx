--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4e7e5db7d24be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03c330ff07c34aa99024aaa536db3e9d.psmdcp" Id="Rc6fbe4ff71054de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbd1ae407a34944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ef60cb5d1874e73baae4fd158d5fbe0.psmdcp" Id="R20c8a4ccad84441c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>