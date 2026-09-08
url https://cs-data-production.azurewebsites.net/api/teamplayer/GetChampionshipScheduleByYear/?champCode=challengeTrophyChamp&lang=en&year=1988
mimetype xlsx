--- v6 (2026-07-21)
+++ v7 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbd1ae407a34944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4ef60cb5d1874e73baae4fd158d5fbe0.psmdcp" Id="R20c8a4ccad84441c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3a159b86204fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04a31963af744d2388e237ac97645214.psmdcp" Id="R39ed3f53b9bd4998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>