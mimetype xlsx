--- v1 (2026-03-10)
+++ v2 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R778b7ba65ca946fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/708b0b1c329c42ffbf4c03cdd6f49158.psmdcp" Id="Rcaaa603abaf94d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f533c64dec54be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37164200e39b42e8a6420801c25f5799.psmdcp" Id="R4ead22e7afaf459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>