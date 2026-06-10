--- v2 (2026-04-24)
+++ v3 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f533c64dec54be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37164200e39b42e8a6420801c25f5799.psmdcp" Id="R4ead22e7afaf459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6411773a33b499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37cc73361369440fbc25e196c49e771c.psmdcp" Id="R3fb617606f8e4168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>