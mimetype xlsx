--- v3 (2026-06-10)
+++ v4 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6411773a33b499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37cc73361369440fbc25e196c49e771c.psmdcp" Id="R3fb617606f8e4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b68826aecc49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f463db7488e4e4593dc0ba15e566262.psmdcp" Id="R27be1647ecf44e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -121,51 +121,51 @@
   <x:si>
     <x:t>Group A</x:t>
   </x:si>
   <x:si>
     <x:t>Holy Cross FC (St. John's)</x:t>
   </x:si>
   <x:si>
     <x:t>King George V Park</x:t>
   </x:si>
   <x:si>
     <x:t>M02</x:t>
   </x:si>
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>Edmonton Ital Canadians SC</x:t>
   </x:si>
   <x:si>
     <x:t>Wishingwell Park</x:t>
   </x:si>
   <x:si>
     <x:t>M03</x:t>
   </x:si>
   <x:si>
-    <x:t>Winnipeg Lucania SC</x:t>
+    <x:t>Winnipeg Lucania FC</x:t>
   </x:si>
   <x:si>
     <x:t>M04</x:t>
   </x:si>
   <x:si>
     <x:t>Vancouver Westside FC</x:t>
   </x:si>
   <x:si>
     <x:t>M05</x:t>
   </x:si>
   <x:si>
     <x:t>M06</x:t>
   </x:si>
   <x:si>
     <x:t>M07</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 5th/6th Place</x:t>
   </x:si>
   <x:si>
     <x:t>M08</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 3rd/4th Place</x:t>
   </x:si>