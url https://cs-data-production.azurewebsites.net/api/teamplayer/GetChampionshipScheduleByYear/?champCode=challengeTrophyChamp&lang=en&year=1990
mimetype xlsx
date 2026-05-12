--- v1 (2026-03-10)
+++ v2 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R788c00930db9410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/786d4179e2874401ab996b1ded93ad2b.psmdcp" Id="R46938209796c4e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8d3d5d0a504423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccf2b268e49947c5bd1e7359705f2e7b.psmdcp" Id="R4dd92d91e3754e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>