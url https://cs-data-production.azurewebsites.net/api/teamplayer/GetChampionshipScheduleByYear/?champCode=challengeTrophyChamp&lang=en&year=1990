--- v2 (2026-05-12)
+++ v3 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8d3d5d0a504423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccf2b268e49947c5bd1e7359705f2e7b.psmdcp" Id="R4dd92d91e3754e1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc73604f937048e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cf1130c3a114f6088f500083574df30.psmdcp" Id="R3a6a412954ad4f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>