--- v3 (2026-06-30)
+++ v4 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc73604f937048e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cf1130c3a114f6088f500083574df30.psmdcp" Id="R3a6a412954ad4f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003dbbebce484c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3822c33e3c1c42f2b797c9537767621f.psmdcp" Id="R995255620f8f475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>