--- v4 (2026-06-30)
+++ v5 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003dbbebce484c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3822c33e3c1c42f2b797c9537767621f.psmdcp" Id="R995255620f8f475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9792c94f2c6245e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f5c47140b674d9e8452ed957c51c88c.psmdcp" Id="R421cfd9dcfcf4e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>