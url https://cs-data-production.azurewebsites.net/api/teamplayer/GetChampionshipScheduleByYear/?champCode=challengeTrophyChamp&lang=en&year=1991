--- v2 (2026-03-10)
+++ v3 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d5a4ad602f44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3ea39c6ba934081af913177300ab0fc.psmdcp" Id="Rf3d40c77a9914b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cff00523c8480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/622228b88efb44a5b28367ac0bfdde6b.psmdcp" Id="R78615ff8b4f54161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>