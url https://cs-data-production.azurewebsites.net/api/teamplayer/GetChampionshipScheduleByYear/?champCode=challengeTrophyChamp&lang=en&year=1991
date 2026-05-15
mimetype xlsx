--- v3 (2026-05-15)
+++ v4 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cff00523c8480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/622228b88efb44a5b28367ac0bfdde6b.psmdcp" Id="R78615ff8b4f54161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee1ce2f32f84046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e455216c0744d36990c4c2a59d9c0cb.psmdcp" Id="R67c13f4ca96c4f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>