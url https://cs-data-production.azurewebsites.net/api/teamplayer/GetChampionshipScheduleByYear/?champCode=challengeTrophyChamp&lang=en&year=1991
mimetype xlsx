--- v4 (2026-05-15)
+++ v5 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee1ce2f32f84046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e455216c0744d36990c4c2a59d9c0cb.psmdcp" Id="R67c13f4ca96c4f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f6aeb926ff4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d22a725efb0f48f186625cc0ad778967.psmdcp" Id="R441ffa4dc8314f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>