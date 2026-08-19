--- v5 (2026-06-30)
+++ v6 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f6aeb926ff4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d22a725efb0f48f186625cc0ad778967.psmdcp" Id="R441ffa4dc8314f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaaaf27e87c54db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9946d41bbcde49b29f20e55862b04f5e.psmdcp" Id="Rb3c174079b0c4701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -94,51 +94,51 @@
   <x:si>
     <x:t>M01</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterfinals</x:t>
   </x:si>
   <x:si>
     <x:t>Lac St-Louis Lakers</x:t>
   </x:si>
   <x:si>
     <x:t>Saskatoon</x:t>
   </x:si>
   <x:si>
     <x:t>M02</x:t>
   </x:si>
   <x:si>
     <x:t>Scarborough Azzurri SC</x:t>
   </x:si>
   <x:si>
     <x:t>Calgary Dinosaurs</x:t>
   </x:si>
   <x:si>
     <x:t>M03</x:t>
   </x:si>
   <x:si>
-    <x:t>Winnipeg Lucania SC</x:t>
+    <x:t>Winnipeg Lucania FC</x:t>
   </x:si>
   <x:si>
     <x:t>Burin Eagles</x:t>
   </x:si>
   <x:si>
     <x:t>M04</x:t>
   </x:si>
   <x:si>
     <x:t>Saskatoon Thistle SC</x:t>
   </x:si>
   <x:si>
     <x:t>Norvan ANAF #45</x:t>
   </x:si>
   <x:si>
     <x:t>M05</x:t>
   </x:si>
   <x:si>
     <x:t>M06</x:t>
   </x:si>
   <x:si>
     <x:t>SF1</x:t>
   </x:si>
   <x:si>
     <x:t>Semifinals</x:t>
   </x:si>