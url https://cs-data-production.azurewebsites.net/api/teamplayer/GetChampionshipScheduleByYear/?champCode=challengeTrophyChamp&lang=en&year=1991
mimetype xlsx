--- v6 (2026-08-19)
+++ v7 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaaaf27e87c54db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9946d41bbcde49b29f20e55862b04f5e.psmdcp" Id="Rb3c174079b0c4701" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3223155823794fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbc89936a2054627acd775f564fc764a.psmdcp" Id="Rdb828a628efb42f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>