--- v0 (2026-03-10)
+++ v1 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3cc3cdf9ab423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b41841be34f14ba08fdc7921e65f5918.psmdcp" Id="R622b8d9c9eb84089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf22c012abf4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acde6ce1690e40c087d780e1c61e1170.psmdcp" Id="R19c51c0312734972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>