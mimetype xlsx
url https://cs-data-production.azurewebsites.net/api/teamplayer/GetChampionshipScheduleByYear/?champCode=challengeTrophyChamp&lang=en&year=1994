--- v1 (2026-05-14)
+++ v2 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf22c012abf4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acde6ce1690e40c087d780e1c61e1170.psmdcp" Id="R19c51c0312734972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc4ce34fef44186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8648e2209f5f477c9750d3c634f1ea67.psmdcp" Id="R169a7cd6e9ba4db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>