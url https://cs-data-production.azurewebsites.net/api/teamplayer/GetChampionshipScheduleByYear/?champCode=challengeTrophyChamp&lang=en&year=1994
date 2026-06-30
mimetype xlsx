--- v2 (2026-06-30)
+++ v3 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc4ce34fef44186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8648e2209f5f477c9750d3c634f1ea67.psmdcp" Id="R169a7cd6e9ba4db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a176f35977c4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2152de22f03640eaa76866e5ab95c809.psmdcp" Id="R6e2b31bf9743428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>