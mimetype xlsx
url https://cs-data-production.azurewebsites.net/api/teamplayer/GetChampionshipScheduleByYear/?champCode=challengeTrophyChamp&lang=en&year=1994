--- v3 (2026-06-30)
+++ v4 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a176f35977c4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2152de22f03640eaa76866e5ab95c809.psmdcp" Id="R6e2b31bf9743428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1628addd2ba43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f49996eb82f04c32a55f40cafdf889bc.psmdcp" Id="Re6642997b3dc45c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -115,51 +115,51 @@
   <x:si>
     <x:t>M02</x:t>
   </x:si>
   <x:si>
     <x:t>Scarborough Azzurri SC</x:t>
   </x:si>
   <x:si>
     <x:t>M03</x:t>
   </x:si>
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>Mistral-Estrie</x:t>
   </x:si>
   <x:si>
     <x:t>Holy Cross FC (St. John's)</x:t>
   </x:si>
   <x:si>
     <x:t>M04</x:t>
   </x:si>
   <x:si>
     <x:t>Edmonton Ital Canadians SC</x:t>
   </x:si>
   <x:si>
-    <x:t>Winnipeg Lucania SC</x:t>
+    <x:t>Winnipeg Lucania FC</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Soccer Club</x:t>
   </x:si>
   <x:si>
     <x:t>M05</x:t>
   </x:si>
   <x:si>
     <x:t>M06</x:t>
   </x:si>
   <x:si>
     <x:t>M07</x:t>
   </x:si>
   <x:si>
     <x:t>M08</x:t>
   </x:si>
   <x:si>
     <x:t>M09</x:t>
   </x:si>
   <x:si>
     <x:t>M10</x:t>
   </x:si>
   <x:si>
     <x:t>M11</x:t>
   </x:si>