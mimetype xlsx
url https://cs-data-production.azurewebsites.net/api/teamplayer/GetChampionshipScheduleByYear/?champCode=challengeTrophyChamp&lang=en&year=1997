--- v0 (2026-03-10)
+++ v1 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a54e9573bea4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/722309d11c9d446b8d0bab6f6fa08801.psmdcp" Id="R17e78efbb643401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f98bceb41904aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97b2fa7878ef4fd59449b39351525b02.psmdcp" Id="R46fdb8a4af4d49f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>