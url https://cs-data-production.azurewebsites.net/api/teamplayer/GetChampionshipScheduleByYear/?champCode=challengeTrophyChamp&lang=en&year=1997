--- v1 (2026-04-24)
+++ v2 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f98bceb41904aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97b2fa7878ef4fd59449b39351525b02.psmdcp" Id="R46fdb8a4af4d49f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dab4ee38c3f4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fa60a10a33247698dafb7924fa60428.psmdcp" Id="Rc04ce183ffa24864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>