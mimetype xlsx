--- v2 (2026-06-10)
+++ v3 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dab4ee38c3f4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fa60a10a33247698dafb7924fa60428.psmdcp" Id="Rc04ce183ffa24864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2304829530f54adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7febe2b4f74041188402896a9f1c3821.psmdcp" Id="Rae109299e665498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>