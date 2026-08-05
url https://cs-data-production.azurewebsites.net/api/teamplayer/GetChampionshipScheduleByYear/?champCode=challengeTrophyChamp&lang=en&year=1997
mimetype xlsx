--- v3 (2026-06-10)
+++ v4 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2304829530f54adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7febe2b4f74041188402896a9f1c3821.psmdcp" Id="Rae109299e665498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5633a4d940c4451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5a200153042450581a1d769988db9a8.psmdcp" Id="R4133fdc004944d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -109,51 +109,51 @@
   <x:si>
     <x:t>Calgary Soccer Centre</x:t>
   </x:si>
   <x:si>
     <x:t>M02</x:t>
   </x:si>
   <x:si>
     <x:t>St. Lawrence Laurentians</x:t>
   </x:si>
   <x:si>
     <x:t>M03</x:t>
   </x:si>
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>CS Rivière-des-Prairies</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton Dundas United</x:t>
   </x:si>
   <x:si>
     <x:t>M04</x:t>
   </x:si>
   <x:si>
-    <x:t>Winnipeg Lucania SC</x:t>
+    <x:t>Winnipeg Lucania FC</x:t>
   </x:si>
   <x:si>
     <x:t>Edmonton Ital Canadians SC</x:t>
   </x:si>
   <x:si>
     <x:t>Broadview Park</x:t>
   </x:si>
   <x:si>
     <x:t>M05</x:t>
   </x:si>
   <x:si>
     <x:t>M06</x:t>
   </x:si>
   <x:si>
     <x:t>M07</x:t>
   </x:si>
   <x:si>
     <x:t>M08</x:t>
   </x:si>
   <x:si>
     <x:t>M09</x:t>
   </x:si>
   <x:si>
     <x:t>M10</x:t>
   </x:si>