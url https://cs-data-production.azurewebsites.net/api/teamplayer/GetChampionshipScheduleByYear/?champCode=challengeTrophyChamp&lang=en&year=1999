--- v2 (2026-03-10)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3cdced3fdd494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20ff6556872140ebb77635a08b43c446.psmdcp" Id="R9176cd5fea72446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f44109ea48493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06777a717ee34e369448d98f8761f19e.psmdcp" Id="R730148ba1982441c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>