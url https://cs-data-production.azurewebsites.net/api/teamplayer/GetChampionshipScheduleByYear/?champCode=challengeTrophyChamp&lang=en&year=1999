--- v3 (2026-05-14)
+++ v4 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f44109ea48493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06777a717ee34e369448d98f8761f19e.psmdcp" Id="R730148ba1982441c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3bc6ae627745e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f92f6b1b7df415baaa4ad66053c1e7a.psmdcp" Id="R84c5f48e4c2e448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>