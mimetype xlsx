--- v4 (2026-06-30)
+++ v5 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3bc6ae627745e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f92f6b1b7df415baaa4ad66053c1e7a.psmdcp" Id="R84c5f48e4c2e448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5d95e9533a47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bedf29d0211a4bcbab6478440350e5fc.psmdcp" Id="Ra6ca81b0f3084440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>