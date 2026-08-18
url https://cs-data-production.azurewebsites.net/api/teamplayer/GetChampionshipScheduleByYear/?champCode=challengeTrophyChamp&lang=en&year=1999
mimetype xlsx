--- v5 (2026-06-30)
+++ v6 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5d95e9533a47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bedf29d0211a4bcbab6478440350e5fc.psmdcp" Id="Ra6ca81b0f3084440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bcfc64707aa4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f65d085924d2446c8ac460b7ae1f621a.psmdcp" Id="R2530547163e44ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -109,51 +109,51 @@
   <x:si>
     <x:t>St. Lawrence Laurentians</x:t>
   </x:si>
   <x:si>
     <x:t>M14</x:t>
   </x:si>
   <x:si>
     <x:t>M02</x:t>
   </x:si>
   <x:si>
     <x:t>Halifax Dunbrack SC</x:t>
   </x:si>
   <x:si>
     <x:t>M16</x:t>
   </x:si>
   <x:si>
     <x:t>M24</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 3rd/4th Place</x:t>
   </x:si>
   <x:si>
     <x:t>M05</x:t>
   </x:si>
   <x:si>
-    <x:t>Winnipeg Lucania SC</x:t>
+    <x:t>Winnipeg Lucania FC</x:t>
   </x:si>
   <x:si>
     <x:t>M11</x:t>
   </x:si>
   <x:si>
     <x:t>M13</x:t>
   </x:si>
   <x:si>
     <x:t>Moncton Rovers</x:t>
   </x:si>
   <x:si>
     <x:t>M20</x:t>
   </x:si>
   <x:si>
     <x:t>M23</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 5th/6th Place</x:t>
   </x:si>
   <x:si>
     <x:t>M22</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 7th/8th Place</x:t>
   </x:si>