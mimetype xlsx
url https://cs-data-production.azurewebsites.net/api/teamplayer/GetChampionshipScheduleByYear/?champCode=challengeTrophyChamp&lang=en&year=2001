--- v0 (2026-01-28)
+++ v1 (2026-04-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2331a3ce1754832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88445596c1094c0f98e1d496342d4bce.psmdcp" Id="R6828d41dcfdd4d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f01a197d714024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2b34f8e94e44234922342f11e81eb20.psmdcp" Id="Rb265a444e5794f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>