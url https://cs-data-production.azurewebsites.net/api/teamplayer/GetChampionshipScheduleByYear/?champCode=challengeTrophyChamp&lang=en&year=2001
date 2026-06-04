--- v1 (2026-04-10)
+++ v2 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f01a197d714024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2b34f8e94e44234922342f11e81eb20.psmdcp" Id="Rb265a444e5794f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8213075a58094713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82059d0828ad4a5d8e8c54f2728edb12.psmdcp" Id="R6b129b8ef05241e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>