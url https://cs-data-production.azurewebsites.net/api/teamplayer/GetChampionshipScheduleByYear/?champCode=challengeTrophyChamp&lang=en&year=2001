--- v2 (2026-06-04)
+++ v3 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8213075a58094713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82059d0828ad4a5d8e8c54f2728edb12.psmdcp" Id="R6b129b8ef05241e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb324ff8a3737457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfdc5a2e893b44f297e44b54cf178b20.psmdcp" Id="R0f47809471904d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>