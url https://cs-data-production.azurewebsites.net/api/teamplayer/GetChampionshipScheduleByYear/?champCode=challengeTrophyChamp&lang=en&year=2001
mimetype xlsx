--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb324ff8a3737457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfdc5a2e893b44f297e44b54cf178b20.psmdcp" Id="R0f47809471904d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d223a1581fd4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53dc8d27a0654e788fe7e5ed582c3eca.psmdcp" Id="R92fac04e51a447f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>