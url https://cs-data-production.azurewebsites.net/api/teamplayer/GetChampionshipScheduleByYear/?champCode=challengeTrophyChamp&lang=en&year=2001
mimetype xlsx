--- v4 (2026-07-21)
+++ v5 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d223a1581fd4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53dc8d27a0654e788fe7e5ed582c3eca.psmdcp" Id="R92fac04e51a447f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192712b18d8346a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1d340cadfc64b9cb30f2a472e8af0a6.psmdcp" Id="Ra8c7414a14b245dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -76,51 +76,51 @@
   <x:si>
     <x:t>Halifax King of Donair</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gorge FC</x:t>
   </x:si>
   <x:si>
     <x:t>Vaughan Grove Field #2</x:t>
   </x:si>
   <x:si>
     <x:t>M12</x:t>
   </x:si>
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>Aurora SC</x:t>
   </x:si>
   <x:si>
     <x:t>M24</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 3rd/4th Place</x:t>
   </x:si>
   <x:si>
-    <x:t>Winnipeg Lucania SC</x:t>
+    <x:t>Winnipeg Lucania FC</x:t>
   </x:si>
   <x:si>
     <x:t>M01</x:t>
   </x:si>
   <x:si>
     <x:t>Group A</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria SC Edmonton</x:t>
   </x:si>
   <x:si>
     <x:t>Zanchin Automotive Soccer Centre Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>M13</x:t>
   </x:si>
   <x:si>
     <x:t>M09</x:t>
   </x:si>
   <x:si>
     <x:t>M07</x:t>
   </x:si>
   <x:si>
     <x:t>Saint John FC Veni-Vidi Fundy United</x:t>
   </x:si>