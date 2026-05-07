--- v1 (2026-03-16)
+++ v2 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143f2dbbdb5047fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2afc413ae25c4ed1acd87a10786d685e.psmdcp" Id="R3d2b5be46486459c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad66610a42a4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6b75b37035249ce899244f6f413ea23.psmdcp" Id="Rc3d661d1efa94d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>