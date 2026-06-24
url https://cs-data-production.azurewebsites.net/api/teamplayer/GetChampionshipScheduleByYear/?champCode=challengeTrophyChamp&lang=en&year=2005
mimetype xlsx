--- v2 (2026-05-07)
+++ v3 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad66610a42a4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6b75b37035249ce899244f6f413ea23.psmdcp" Id="Rc3d661d1efa94d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d6b4130c3d4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5907ddcdaa674a65b95f7f0959ad96d0.psmdcp" Id="R68485a27f25c4ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>