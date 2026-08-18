--- v3 (2026-06-24)
+++ v4 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d6b4130c3d4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5907ddcdaa674a65b95f7f0959ad96d0.psmdcp" Id="R68485a27f25c4ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b47a699a94b4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7559d595214442bfb70b563aac582565.psmdcp" Id="Re3a17397c5ab436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -151,51 +151,51 @@
   <x:si>
     <x:t>Match for 5th/6th Place</x:t>
   </x:si>
   <x:si>
     <x:t>Forest Lawn</x:t>
   </x:si>
   <x:si>
     <x:t>M10</x:t>
   </x:si>
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>M19</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 7th/8th Place</x:t>
   </x:si>
   <x:si>
     <x:t>M12</x:t>
   </x:si>
   <x:si>
     <x:t>Group D</x:t>
   </x:si>
   <x:si>
-    <x:t>Winnipeg Lucania SC</x:t>
+    <x:t>Winnipeg Lucania FC</x:t>
   </x:si>
   <x:si>
     <x:t>M13</x:t>
   </x:si>
   <x:si>
     <x:t>M03</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehorse Yukon Selects FC</x:t>
   </x:si>
   <x:si>
     <x:t>M07</x:t>
   </x:si>
   <x:si>
     <x:t>M14</x:t>
   </x:si>
   <x:si>
     <x:t>Hampton United</x:t>
   </x:si>
   <x:si>
     <x:t>M18</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 9th/10th Place</x:t>
   </x:si>