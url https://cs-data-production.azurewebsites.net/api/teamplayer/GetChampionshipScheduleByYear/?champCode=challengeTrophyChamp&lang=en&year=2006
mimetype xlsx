--- v1 (2026-02-20)
+++ v2 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0dd96ae4c942a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5bda9af992e48129c69cac1cc1e7c7b.psmdcp" Id="R0540fa8ebd284ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a63cf158ffe44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d074756363e4442ab3c5529f46bd9c6.psmdcp" Id="R44fb4e7978084403" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>