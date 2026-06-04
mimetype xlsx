--- v2 (2026-04-08)
+++ v3 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a63cf158ffe44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d074756363e4442ab3c5529f46bd9c6.psmdcp" Id="R44fb4e7978084403" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c1932350834943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d782b2853f67444cb3e22a82833585d2.psmdcp" Id="R2e45b2b3223e48fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>