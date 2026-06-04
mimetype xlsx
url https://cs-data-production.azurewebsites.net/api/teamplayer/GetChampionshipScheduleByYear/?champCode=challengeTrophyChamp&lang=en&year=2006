--- v3 (2026-06-04)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c1932350834943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d782b2853f67444cb3e22a82833585d2.psmdcp" Id="R2e45b2b3223e48fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9372c128a249cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9331315cb9344c75a897bbe1364e66b2.psmdcp" Id="R08900b5eb8fa47a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>