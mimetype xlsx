--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9372c128a249cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9331315cb9344c75a897bbe1364e66b2.psmdcp" Id="R08900b5eb8fa47a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81054d77a00a4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f2f956e55124f3781e3ee4298a50888.psmdcp" Id="R403b8a3966344d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>