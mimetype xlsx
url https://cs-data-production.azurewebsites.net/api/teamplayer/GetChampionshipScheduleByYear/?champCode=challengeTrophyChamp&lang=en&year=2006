--- v5 (2026-07-21)
+++ v6 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81054d77a00a4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f2f956e55124f3781e3ee4298a50888.psmdcp" Id="R403b8a3966344d10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f08356a14424577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/566e6096cab44b70aff7984b58cd8433.psmdcp" Id="Rc5366785f7114e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -148,51 +148,51 @@
   <x:si>
     <x:t>Match for 5th/6th Place</x:t>
   </x:si>
   <x:si>
     <x:t>M05</x:t>
   </x:si>
   <x:si>
     <x:t>Group C</x:t>
   </x:si>
   <x:si>
     <x:t>M12</x:t>
   </x:si>
   <x:si>
     <x:t>Regina ACFC</x:t>
   </x:si>
   <x:si>
     <x:t>M18</x:t>
   </x:si>
   <x:si>
     <x:t>Moncton Strikers</x:t>
   </x:si>
   <x:si>
     <x:t>M02</x:t>
   </x:si>
   <x:si>
-    <x:t>Winnipeg Lucania SC</x:t>
+    <x:t>Winnipeg Lucania FC</x:t>
   </x:si>
   <x:si>
     <x:t>M07</x:t>
   </x:si>
   <x:si>
     <x:t>M24</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 9th/10th Place</x:t>
   </x:si>
   <x:si>
     <x:t>M04</x:t>
   </x:si>
   <x:si>
     <x:t>M09</x:t>
   </x:si>
   <x:si>
     <x:t>M19</x:t>
   </x:si>
   <x:si>
     <x:t>M17</x:t>
   </x:si>
   <x:si>
     <x:t>M06</x:t>
   </x:si>