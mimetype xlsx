--- v3 (2026-03-07)
+++ v4 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9763f090df4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8aac4cd3650e47c7a765bb20b09b04ee.psmdcp" Id="R93117eeebdd745aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6005f5687fce4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d2de0f244bf40108b6f372266af53d4.psmdcp" Id="Rdf8d884cd65a46a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>