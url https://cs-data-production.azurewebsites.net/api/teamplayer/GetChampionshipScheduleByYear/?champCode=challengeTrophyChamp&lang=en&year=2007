--- v4 (2026-04-23)
+++ v5 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6005f5687fce4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d2de0f244bf40108b6f372266af53d4.psmdcp" Id="Rdf8d884cd65a46a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae61f5f3d1845c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f838f3dfa3d444d58fdfb6c7682f1b79.psmdcp" Id="Rccfcbb270d86431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>