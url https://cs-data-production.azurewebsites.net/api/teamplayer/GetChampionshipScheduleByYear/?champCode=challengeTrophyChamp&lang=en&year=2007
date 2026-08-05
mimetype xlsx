--- v5 (2026-06-10)
+++ v6 (2026-08-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae61f5f3d1845c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f838f3dfa3d444d58fdfb6c7682f1b79.psmdcp" Id="Rccfcbb270d86431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4474b424ab645a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8c2b001232a431e885e52f82c99072d.psmdcp" Id="R0c362fae71da41c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -55,51 +55,51 @@
   <x:si>
     <x:t>Team B</x:t>
   </x:si>
   <x:si>
     <x:t>Team B Score</x:t>
   </x:si>
   <x:si>
     <x:t>Venue</x:t>
   </x:si>
   <x:si>
     <x:t>Attendance</x:t>
   </x:si>
   <x:si>
     <x:t>Notes</x:t>
   </x:si>
   <x:si>
     <x:t>M01</x:t>
   </x:si>
   <x:si>
     <x:t>Group A</x:t>
   </x:si>
   <x:si>
     <x:t>Halifax City SC</x:t>
   </x:si>
   <x:si>
-    <x:t>Vancouver Columbus FC</x:t>
+    <x:t>Vancouver ICSF Columbus FC</x:t>
   </x:si>
   <x:si>
     <x:t>Mainland Commons</x:t>
   </x:si>
   <x:si>
     <x:t>M02</x:t>
   </x:si>
   <x:si>
     <x:t>Woodbridge Italia</x:t>
   </x:si>
   <x:si>
     <x:t>FC Winnipeg Lions</x:t>
   </x:si>
   <x:si>
     <x:t>M03</x:t>
   </x:si>
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>Panellinios Montréal FC</x:t>
   </x:si>
   <x:si>
     <x:t>PEI FC - Charlottetown</x:t>
   </x:si>