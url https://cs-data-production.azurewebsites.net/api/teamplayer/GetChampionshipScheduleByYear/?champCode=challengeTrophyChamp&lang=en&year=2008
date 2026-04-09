--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09620f842be8462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/993071bb39c041c7a0f9f2adbdd3ea63.psmdcp" Id="R35ffe476c2354ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf734c04a9ea044aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/099dc08a96894927aa71686ee92d44f4.psmdcp" Id="Re3fcda9a38194816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>