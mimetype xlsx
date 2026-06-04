--- v1 (2026-04-09)
+++ v2 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf734c04a9ea044aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/099dc08a96894927aa71686ee92d44f4.psmdcp" Id="Re3fcda9a38194816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a5f6524a40f4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bb232e235b54f84a67317105fc3361d.psmdcp" Id="R56ee3a3df3674ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>