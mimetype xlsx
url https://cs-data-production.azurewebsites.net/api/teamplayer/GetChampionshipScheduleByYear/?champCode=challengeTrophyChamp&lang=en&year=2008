--- v2 (2026-06-04)
+++ v3 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a5f6524a40f4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bb232e235b54f84a67317105fc3361d.psmdcp" Id="R56ee3a3df3674ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c8d5d8418b4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4631267a4792407c97a7c78840771cb3.psmdcp" Id="Rfaf26f9407424cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>