--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c8d5d8418b4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4631267a4792407c97a7c78840771cb3.psmdcp" Id="Rfaf26f9407424cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813a3288b7794fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa04ec7f9ce8407489e8347ab189a214.psmdcp" Id="Ra00885f3286941af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>