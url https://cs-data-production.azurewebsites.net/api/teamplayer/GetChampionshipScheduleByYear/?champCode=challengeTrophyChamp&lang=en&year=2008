--- v4 (2026-07-21)
+++ v5 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813a3288b7794fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa04ec7f9ce8407489e8347ab189a214.psmdcp" Id="Ra00885f3286941af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc782cf05dfe54778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8345ef0044f44c79db53de1073ba105.psmdcp" Id="R92856b54ec254edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>