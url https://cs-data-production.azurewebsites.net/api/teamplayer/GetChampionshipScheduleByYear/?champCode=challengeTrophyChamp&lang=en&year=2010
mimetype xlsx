--- v2 (2026-03-24)
+++ v3 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2b670d8df7404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b672f0c9634c4541b88c0be414acd44b.psmdcp" Id="R1701dcd3038c4192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34019de9a371442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e69a59c5a69143fcb375c742c5c2116a.psmdcp" Id="R7fa2590b8aa4439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>