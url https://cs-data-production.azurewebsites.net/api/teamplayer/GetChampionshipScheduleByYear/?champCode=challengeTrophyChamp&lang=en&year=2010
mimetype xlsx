--- v3 (2026-05-08)
+++ v4 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34019de9a371442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e69a59c5a69143fcb375c742c5c2116a.psmdcp" Id="R7fa2590b8aa4439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6774f64a0143bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b50e5c980ea4316ab5bd3889dfe4e02.psmdcp" Id="Rf87d4d0c259e459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>