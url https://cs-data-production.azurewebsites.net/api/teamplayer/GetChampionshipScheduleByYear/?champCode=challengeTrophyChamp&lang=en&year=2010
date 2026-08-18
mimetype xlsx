--- v4 (2026-06-24)
+++ v5 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6774f64a0143bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b50e5c980ea4316ab5bd3889dfe4e02.psmdcp" Id="Rf87d4d0c259e459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3103f95ecb4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b961415eee7d48c59b52146307933f55.psmdcp" Id="R7f3988211ae44ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -73,51 +73,51 @@
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>PEI FC - Charlottetown</x:t>
   </x:si>
   <x:si>
     <x:t>Holy Cross FC (St. John's)</x:t>
   </x:si>
   <x:si>
     <x:t>UPEI</x:t>
   </x:si>
   <x:si>
     <x:t>M15</x:t>
   </x:si>
   <x:si>
     <x:t>Royal-Sélect Beauport</x:t>
   </x:si>
   <x:si>
     <x:t>M21</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 9th/10th Place</x:t>
   </x:si>
   <x:si>
-    <x:t>Winnipeg Lucania SC</x:t>
+    <x:t>Winnipeg Lucania FC</x:t>
   </x:si>
   <x:si>
     <x:t>Stratford</x:t>
   </x:si>
   <x:si>
     <x:t>M04</x:t>
   </x:si>
   <x:si>
     <x:t>Halifax Dunbrack SC</x:t>
   </x:si>
   <x:si>
     <x:t>M08</x:t>
   </x:si>
   <x:si>
     <x:t>M20</x:t>
   </x:si>
   <x:si>
     <x:t>M24</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 3rd/4th Place</x:t>
   </x:si>
   <x:si>
     <x:t>AEK London FC</x:t>
   </x:si>