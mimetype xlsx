--- v2 (2026-03-21)
+++ v3 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86963b885729433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd483286de154545bbe5759bc974c0be.psmdcp" Id="Rc8ac0acb86824cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1832d6f6bbdc4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1fab1c932fc4be58f70ecd523686da0.psmdcp" Id="R2215c7993c394441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>