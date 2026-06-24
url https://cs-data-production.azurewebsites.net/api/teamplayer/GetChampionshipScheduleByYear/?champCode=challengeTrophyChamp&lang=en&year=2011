--- v3 (2026-05-07)
+++ v4 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1832d6f6bbdc4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1fab1c932fc4be58f70ecd523686da0.psmdcp" Id="R2215c7993c394441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d94501323c441e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c23183791ea4a2d9806fe928dc25fea.psmdcp" Id="Rd81ad23033a44faf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>