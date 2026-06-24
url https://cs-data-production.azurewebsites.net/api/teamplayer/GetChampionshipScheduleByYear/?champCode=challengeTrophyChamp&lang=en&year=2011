--- v4 (2026-06-24)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d94501323c441e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c23183791ea4a2d9806fe928dc25fea.psmdcp" Id="Rd81ad23033a44faf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc035448b0e445b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4da0821eb9584f21a48db90f8d486bb3.psmdcp" Id="R81f52f58a20747a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>