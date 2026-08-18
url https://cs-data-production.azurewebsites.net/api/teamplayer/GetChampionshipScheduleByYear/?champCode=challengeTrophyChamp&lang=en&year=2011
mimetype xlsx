--- v5 (2026-06-24)
+++ v6 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc035448b0e445b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4da0821eb9584f21a48db90f8d486bb3.psmdcp" Id="R81f52f58a20747a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95165b2e8444101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b7bfae17bce4a678b47362a56f8a684.psmdcp" Id="Rd1e875010f4f4b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -145,81 +145,81 @@
   <x:si>
     <x:t>M01</x:t>
   </x:si>
   <x:si>
     <x:t>M05</x:t>
   </x:si>
   <x:si>
     <x:t>QF2</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterfinals</x:t>
   </x:si>
   <x:si>
     <x:t>M23</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 3rd/4th Place</x:t>
   </x:si>
   <x:si>
     <x:t>M19</x:t>
   </x:si>
   <x:si>
     <x:t>None</x:t>
   </x:si>
   <x:si>
-    <x:t>Suburban FC - Fall River</x:t>
+    <x:t>Suburban FC - Bedford</x:t>
   </x:si>
   <x:si>
     <x:t>M04</x:t>
   </x:si>
   <x:si>
     <x:t>Yellowknife FC</x:t>
   </x:si>
   <x:si>
     <x:t>M08</x:t>
   </x:si>
   <x:si>
     <x:t>M13</x:t>
   </x:si>
   <x:si>
     <x:t>M16</x:t>
   </x:si>
   <x:si>
     <x:t>QF1</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto Celtic (later Durham FC Celtic)</x:t>
   </x:si>
   <x:si>
     <x:t>M11</x:t>
   </x:si>
   <x:si>
     <x:t>Group C</x:t>
   </x:si>
   <x:si>
-    <x:t>Griffons CS Mont-Royal Outremont</x:t>
+    <x:t>CS Mont-Royal Outremont</x:t>
   </x:si>
   <x:si>
     <x:t>QF3</x:t>
   </x:si>
   <x:si>
     <x:t>M20</x:t>
   </x:si>
   <x:si>
     <x:t>M22</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 5th/6th Place</x:t>
   </x:si>
   <x:si>
     <x:t>M10</x:t>
   </x:si>
   <x:si>
     <x:t>QF4</x:t>
   </x:si>
   <x:si>
     <x:t>SF1</x:t>
   </x:si>
   <x:si>
     <x:t>M03</x:t>
   </x:si>
@@ -606,51 +606,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.040625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.250625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="19.970625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="18.090625" style="0" customWidth="1"/>
-    <x:col min="6" max="6" width="31.740625" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="25.080625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.680625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="34.700625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.590625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="20.200625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="11.960625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>