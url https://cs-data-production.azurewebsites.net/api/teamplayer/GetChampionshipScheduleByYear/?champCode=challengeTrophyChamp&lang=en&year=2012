--- v3 (2026-03-15)
+++ v4 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a13090a15d4d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/531309cef9f747e2b5d77e8e0ecabee8.psmdcp" Id="R8cad866847334ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d488cff26b472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/378da01be2604adda7001d6ca51453a9.psmdcp" Id="Rcb981f60f4fb46d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>