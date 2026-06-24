--- v4 (2026-05-02)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d488cff26b472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/378da01be2604adda7001d6ca51453a9.psmdcp" Id="Rcb981f60f4fb46d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ce8c91a7ba4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08b776de62ce46f8b56a55a10ed86c95.psmdcp" Id="Rfbaf3351ed0e48d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>