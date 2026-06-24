--- v5 (2026-06-24)
+++ v6 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ce8c91a7ba4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08b776de62ce46f8b56a55a10ed86c95.psmdcp" Id="Rfbaf3351ed0e48d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc035c3a6db564c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb0513d7996b490480b907b174c7b19c.psmdcp" Id="R9571ba9fc42b4fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>