--- v6 (2026-06-24)
+++ v7 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc035c3a6db564c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb0513d7996b490480b907b174c7b19c.psmdcp" Id="R9571ba9fc42b4fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449b4c72fd0f4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcc5d7dc5eb24e9181b337f3cfd2834b.psmdcp" Id="R43f5343a262047e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>