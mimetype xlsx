--- v3 (2026-03-21)
+++ v4 (2026-05-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0951fad858d4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dce47802e6634cb5a73e0aac2940c494.psmdcp" Id="R41b1a71191714ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43760f934b024946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6962dc31af94769ad0a62883c5cc741.psmdcp" Id="R3b56f2575cba48bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>