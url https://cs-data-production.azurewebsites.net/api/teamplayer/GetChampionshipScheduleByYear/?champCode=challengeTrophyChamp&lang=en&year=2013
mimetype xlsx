--- v4 (2026-05-09)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43760f934b024946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6962dc31af94769ad0a62883c5cc741.psmdcp" Id="R3b56f2575cba48bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a0ce2cbc2e4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e72ee7ae74d461c9e9f1c19cc760b84.psmdcp" Id="R1243fcc955bc42df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>