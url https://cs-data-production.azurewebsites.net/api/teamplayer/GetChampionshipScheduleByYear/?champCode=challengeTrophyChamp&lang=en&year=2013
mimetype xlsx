--- v5 (2026-06-24)
+++ v6 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a0ce2cbc2e4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e72ee7ae74d461c9e9f1c19cc760b84.psmdcp" Id="R1243fcc955bc42df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a2726dc44d4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06b13c4c341145609ac871c9cfdb38dd.psmdcp" Id="R186cdc52fbb44b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>