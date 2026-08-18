--- v6 (2026-06-24)
+++ v7 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a2726dc44d4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06b13c4c341145609ac871c9cfdb38dd.psmdcp" Id="R186cdc52fbb44b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b8ab504e4d4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b41ad6b4823f48929d271f15a1a89374.psmdcp" Id="R5f15c4a263ca4b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>