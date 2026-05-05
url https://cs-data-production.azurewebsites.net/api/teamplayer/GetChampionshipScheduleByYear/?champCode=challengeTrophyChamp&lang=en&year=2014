--- v1 (2026-03-21)
+++ v2 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdcfdf737f46453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f19e6b5ea44a434cbd8c9ecd424dfa19.psmdcp" Id="R70ccc8fac2aa4ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47a0cfdaf5f4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9936c44b8c1042f0b24dfbb1ec705ef9.psmdcp" Id="R43edb1c5a2bf41b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>