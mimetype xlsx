--- v2 (2026-05-05)
+++ v3 (2026-06-24)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47a0cfdaf5f4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9936c44b8c1042f0b24dfbb1ec705ef9.psmdcp" Id="R43edb1c5a2bf41b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63691b9ea06e442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92af4caa460a4ee7a6baccb95fcea382.psmdcp" Id="Ra462107139454038" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Group Phase</x:t>
   </x:si>
   <x:si>
     <x:t>Warm-Up Time (EST)</x:t>
   </x:si>
   <x:si>
     <x:t>Kick-off Time (EST)</x:t>
   </x:si>
   <x:si>
     <x:t>Team A</x:t>
   </x:si>
   <x:si>
     <x:t>Team A Score</x:t>
   </x:si>
   <x:si>
     <x:t>Team B</x:t>
   </x:si>
   <x:si>
@@ -148,51 +148,54 @@
   <x:si>
     <x:t>M01</x:t>
   </x:si>
   <x:si>
     <x:t>Group A</x:t>
   </x:si>
   <x:si>
     <x:t>M05</x:t>
   </x:si>
   <x:si>
     <x:t>PEI FC - Charlottetown</x:t>
   </x:si>
   <x:si>
     <x:t>QF2</x:t>
   </x:si>
   <x:si>
     <x:t>M21</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 7th/8th Place</x:t>
   </x:si>
   <x:si>
     <x:t>Fredericton Picaroons Reds</x:t>
   </x:si>
   <x:si>
-    <x:t>-</x:t>
+    <x:t>Match non disputé (par défaut)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Match not played (by default)</x:t>
   </x:si>
   <x:si>
     <x:t>M12</x:t>
   </x:si>
   <x:si>
     <x:t>Group D</x:t>
   </x:si>
   <x:si>
     <x:t>Royal-Sélect Beauport</x:t>
   </x:si>
   <x:si>
     <x:t>M13</x:t>
   </x:si>
   <x:si>
     <x:t>Group E</x:t>
   </x:si>
   <x:si>
     <x:t>M16</x:t>
   </x:si>
   <x:si>
     <x:t>Dartmouth United SC (later United DFC)</x:t>
   </x:si>
   <x:si>
     <x:t>M02</x:t>
   </x:si>
@@ -608,51 +611,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L31"/>
+  <x:dimension ref="A1:L32"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.040625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="22.250625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="19.970625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="18.090625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="35.840625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.680625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="35.840625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.590625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="38.830625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="11.960625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1012,561 +1015,587 @@
       </x:c>
       <x:c r="B13" s="2">
         <x:v>41925</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G13" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12">
       <x:c r="A14" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B14" s="2">
+        <x:v>41925</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="H14" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I14" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J14" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12">
       <x:c r="A15" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B15" s="2">
+        <x:v>41922</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E15" s="3" t="n">
+        <x:v>0.645833333333333</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="B15" s="2">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I15" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12">
       <x:c r="A16" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B16" s="2">
+        <x:v>41923</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="B16" s="2">
-[...3 lines deleted...]
-        <x:v>51</x:v>
+      <x:c r="E16" s="3" t="n">
+        <x:v>0.541666666666667</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G16" s="0" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="H16" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="I16" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H16" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J16" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12">
       <x:c r="A17" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B17" s="2">
+        <x:v>41924</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="B17" s="2">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G17" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I17" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12">
       <x:c r="A18" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B18" s="2">
+        <x:v>41920</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12">
       <x:c r="A19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B19" s="2">
-        <x:v>41923</x:v>
+        <x:v>41921</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
-        <x:v>0.458333333333333</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G19" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12">
       <x:c r="A20" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B20" s="2">
-        <x:v>41924</x:v>
+        <x:v>41923</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
-        <x:v>0.541666666666667</x:v>
+        <x:v>0.458333333333333</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G20" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12">
       <x:c r="A21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B21" s="2">
-        <x:v>41922</x:v>
+        <x:v>41924</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
-        <x:v>0.4375</x:v>
+        <x:v>0.541666666666667</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G21" s="0" t="n">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12">
       <x:c r="A22" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B22" s="2">
-        <x:v>41925</x:v>
+        <x:v>41922</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E22" s="3" t="n">
+        <x:v>0.4375</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="0" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I22" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12">
       <x:c r="A23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="2">
-        <x:v>41922</x:v>
+        <x:v>41925</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>0.770833333333333</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G23" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12">
       <x:c r="A24" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B24" s="2">
-        <x:v>41920</x:v>
+        <x:v>41922</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E24" s="3" t="n">
-        <x:v>0.666666666666667</x:v>
+        <x:v>0.770833333333333</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G24" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I24" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12">
       <x:c r="A25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B25" s="2">
-        <x:v>41921</x:v>
+        <x:v>41920</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E25" s="3" t="n">
         <x:v>0.666666666666667</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G25" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I25" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12">
       <x:c r="A26" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B26" s="2">
-        <x:v>41923</x:v>
+        <x:v>41921</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E26" s="3" t="n">
-        <x:v>0.625</x:v>
+        <x:v>0.666666666666667</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G26" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I26" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12">
       <x:c r="A27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B27" s="2">
-        <x:v>41920</x:v>
+        <x:v>41923</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E27" s="3" t="n">
-        <x:v>0.583333333333333</x:v>
+        <x:v>0.625</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G27" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I27" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12">
       <x:c r="A28" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B28" s="2">
-        <x:v>41921</x:v>
+        <x:v>41920</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E28" s="3" t="n">
         <x:v>0.583333333333333</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G28" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I28" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12">
       <x:c r="A29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B29" s="2">
-        <x:v>41923</x:v>
+        <x:v>41921</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E29" s="3" t="n">
-        <x:v>0.5625</x:v>
+        <x:v>0.583333333333333</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G29" s="0" t="n">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I29" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12">
       <x:c r="A30" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B30" s="2">
-        <x:v>41924</x:v>
+        <x:v>41923</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E30" s="3" t="n">
-        <x:v>0.458333333333333</x:v>
+        <x:v>0.5625</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G30" s="0" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I30" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12">
       <x:c r="A31" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B31" s="2">
+        <x:v>41924</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E31" s="3" t="n">
+        <x:v>0.458333333333333</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G31" s="0" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I31" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:12">
+      <x:c r="A32" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B32" s="2">
         <x:v>41925</x:v>
       </x:c>
-      <x:c r="C31" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E31" s="3" t="n">
+      <x:c r="C32" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E32" s="3" t="n">
         <x:v>0.416666666666667</x:v>
       </x:c>
-      <x:c r="F31" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="0" t="n">
+      <x:c r="F32" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G32" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="H31" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I31" s="0" t="n">
+      <x:c r="H32" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="I32" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="J31" s="0" t="s">
+      <x:c r="J32" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>