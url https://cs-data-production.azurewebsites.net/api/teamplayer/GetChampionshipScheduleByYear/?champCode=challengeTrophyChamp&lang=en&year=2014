--- v3 (2026-06-24)
+++ v4 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63691b9ea06e442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92af4caa460a4ee7a6baccb95fcea382.psmdcp" Id="Ra462107139454038" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87aa0428a4834f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a5df725b23f4a3fbcd6b78a924ba47c.psmdcp" Id="Re0b831cdb80a4ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>