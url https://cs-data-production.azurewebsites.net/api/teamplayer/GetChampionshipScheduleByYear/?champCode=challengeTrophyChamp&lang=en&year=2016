--- v2 (2026-03-15)
+++ v3 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40232a8eff0a47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3baa84d74a6943e78445339359df7cf3.psmdcp" Id="R724ba829ee6849d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f34a1f122dc4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/faf42f2c475e4c1985f7097b622cda7f.psmdcp" Id="R4a0d359587a04cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>