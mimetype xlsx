--- v3 (2026-05-04)
+++ v4 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f34a1f122dc4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/faf42f2c475e4c1985f7097b622cda7f.psmdcp" Id="R4a0d359587a04cbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3daf7cbe90b24e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75dc3fb376014c70b68d7b52484f7642.psmdcp" Id="Ra36e9b76b4ab4956" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>