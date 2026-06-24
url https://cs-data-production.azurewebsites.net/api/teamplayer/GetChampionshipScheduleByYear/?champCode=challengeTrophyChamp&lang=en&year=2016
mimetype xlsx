--- v4 (2026-06-24)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3daf7cbe90b24e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75dc3fb376014c70b68d7b52484f7642.psmdcp" Id="Ra36e9b76b4ab4956" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c912363b23f49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/834e887715ad40e8873855b054eae51c.psmdcp" Id="R64388d3c1e7c4473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>