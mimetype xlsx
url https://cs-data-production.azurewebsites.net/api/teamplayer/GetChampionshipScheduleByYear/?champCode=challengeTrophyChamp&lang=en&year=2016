--- v5 (2026-06-24)
+++ v6 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c912363b23f49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/834e887715ad40e8873855b054eae51c.psmdcp" Id="R64388d3c1e7c4473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ccdaaaaece4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09b41056249349a59fb9873d6af8a5e0.psmdcp" Id="R031b755d98144604" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>