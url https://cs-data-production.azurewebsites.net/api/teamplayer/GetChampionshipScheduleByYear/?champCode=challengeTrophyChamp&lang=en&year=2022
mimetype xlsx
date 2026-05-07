--- v2 (2026-03-23)
+++ v3 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0417f803e4c64da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbffae3d3b5a400bb00336ca8a649725.psmdcp" Id="R406a79d69ce34869" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ce1be6e1ca405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08aa5874199c40529f0da34e60024f48.psmdcp" Id="Rbfbf1834a46a47ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>