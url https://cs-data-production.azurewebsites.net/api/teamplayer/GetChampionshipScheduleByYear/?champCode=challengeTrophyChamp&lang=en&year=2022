--- v3 (2026-05-07)
+++ v4 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ce1be6e1ca405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08aa5874199c40529f0da34e60024f48.psmdcp" Id="Rbfbf1834a46a47ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e44b3a64bc242c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4340bf1e90bf4f3e872f64963fa0878d.psmdcp" Id="R32c6e5c11ff842aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>