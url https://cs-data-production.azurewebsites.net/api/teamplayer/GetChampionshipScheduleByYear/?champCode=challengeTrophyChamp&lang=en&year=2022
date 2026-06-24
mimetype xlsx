--- v4 (2026-06-24)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e44b3a64bc242c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4340bf1e90bf4f3e872f64963fa0878d.psmdcp" Id="R32c6e5c11ff842aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R982ecb99cf6d46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c8f6cb3499748e9962c6932e846eaa1.psmdcp" Id="Re3b829b02f944ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>