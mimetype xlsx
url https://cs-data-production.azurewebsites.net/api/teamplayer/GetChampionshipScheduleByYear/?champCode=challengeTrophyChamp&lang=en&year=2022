--- v5 (2026-06-24)
+++ v6 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R982ecb99cf6d46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c8f6cb3499748e9962c6932e846eaa1.psmdcp" Id="Re3b829b02f944ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e05b0e012a44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb2aecff18714f4d8624850f8624341e.psmdcp" Id="Rd32f9a98884f4312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>