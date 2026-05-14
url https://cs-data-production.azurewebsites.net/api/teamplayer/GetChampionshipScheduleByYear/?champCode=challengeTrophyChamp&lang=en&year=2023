--- v2 (2026-03-11)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01808f9adf4b4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/408a4e950df74d98aecf69b2a6338f4c.psmdcp" Id="Rbe70e0ceda9e411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2adf6164bcc94ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e51ba8175fe45028e31ba6787180025.psmdcp" Id="R3d812f64f1f34750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>