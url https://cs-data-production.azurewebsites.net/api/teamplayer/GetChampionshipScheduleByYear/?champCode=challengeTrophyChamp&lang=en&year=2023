--- v3 (2026-05-14)
+++ v4 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2adf6164bcc94ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e51ba8175fe45028e31ba6787180025.psmdcp" Id="R3d812f64f1f34750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250ea2d8bf744060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e161f74e7394daf942cf8a43b80061c.psmdcp" Id="R83646e579b724c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>