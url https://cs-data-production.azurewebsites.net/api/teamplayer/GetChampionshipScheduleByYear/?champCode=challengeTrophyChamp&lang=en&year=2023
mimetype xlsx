--- v4 (2026-06-30)
+++ v5 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250ea2d8bf744060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e161f74e7394daf942cf8a43b80061c.psmdcp" Id="R83646e579b724c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ff66bf63cf4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b83fcc5c9f54af5b104b978ac81111b.psmdcp" Id="Rfeb3f55cdf794b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>