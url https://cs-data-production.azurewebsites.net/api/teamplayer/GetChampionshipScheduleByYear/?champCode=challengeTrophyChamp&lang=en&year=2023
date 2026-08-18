--- v5 (2026-06-30)
+++ v6 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ff66bf63cf4dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b83fcc5c9f54af5b104b978ac81111b.psmdcp" Id="Rfeb3f55cdf794b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973e8ed82c31432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6832f450932466985b3244efcb22a3f.psmdcp" Id="R9b9d652f1ba64bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -70,51 +70,51 @@
   <x:si>
     <x:t>M01</x:t>
   </x:si>
   <x:si>
     <x:t>Group A</x:t>
   </x:si>
   <x:si>
     <x:t>Surrey BB5 United</x:t>
   </x:si>
   <x:si>
     <x:t>FC Winnipeg Lions</x:t>
   </x:si>
   <x:si>
     <x:t>Mainland Commons</x:t>
   </x:si>
   <x:si>
     <x:t>M02</x:t>
   </x:si>
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>Feildians AA St. John's</x:t>
   </x:si>
   <x:si>
-    <x:t>Suburban FC - Fall River</x:t>
+    <x:t>Suburban FC - Bedford</x:t>
   </x:si>
   <x:si>
     <x:t>M03</x:t>
   </x:si>
   <x:si>
     <x:t>West Ottawa SC</x:t>
   </x:si>
   <x:si>
     <x:t>Rapides Chaudière-Ouest</x:t>
   </x:si>
   <x:si>
     <x:t>M04</x:t>
   </x:si>
   <x:si>
     <x:t>Edmonton Scottish SC</x:t>
   </x:si>
   <x:si>
     <x:t>Winsloe Charlottetown Royals FC</x:t>
   </x:si>
   <x:si>
     <x:t>M05</x:t>
   </x:si>
   <x:si>
     <x:t>M06</x:t>
   </x:si>