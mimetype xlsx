--- v0 (2026-01-24)
+++ v1 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a071a4041934403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae5852441b6949618d41bc1b85147264.psmdcp" Id="R10e31564677b4b31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8706946449e4ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/679835397d0042809cd9133965e7227d.psmdcp" Id="R4cea55f528ee4700" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -52,51 +52,51 @@
   <x:si>
     <x:t>Team A Score</x:t>
   </x:si>
   <x:si>
     <x:t>Team B</x:t>
   </x:si>
   <x:si>
     <x:t>Team B Score</x:t>
   </x:si>
   <x:si>
     <x:t>Venue</x:t>
   </x:si>
   <x:si>
     <x:t>Attendance</x:t>
   </x:si>
   <x:si>
     <x:t>Notes</x:t>
   </x:si>
   <x:si>
     <x:t>M01</x:t>
   </x:si>
   <x:si>
     <x:t>Group A</x:t>
   </x:si>
   <x:si>
-    <x:t>Gloucester Celtic FC</x:t>
+    <x:t>Gloucester Celtic</x:t>
   </x:si>
   <x:si>
     <x:t>Whitehorse Yukon Selects FC</x:t>
   </x:si>
   <x:si>
     <x:t>Newton Athletic Park</x:t>
   </x:si>
   <x:si>
     <x:t>M02</x:t>
   </x:si>
   <x:si>
     <x:t>Coquitlam Metro-Ford SC</x:t>
   </x:si>
   <x:si>
     <x:t>Edmonton Scottish SC</x:t>
   </x:si>
   <x:si>
     <x:t>M05</x:t>
   </x:si>
   <x:si>
     <x:t>Field #4</x:t>
   </x:si>
   <x:si>
     <x:t>M06</x:t>
   </x:si>