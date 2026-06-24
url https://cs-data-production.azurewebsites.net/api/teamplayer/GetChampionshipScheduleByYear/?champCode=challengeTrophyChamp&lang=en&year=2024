--- v1 (2026-05-08)
+++ v2 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8706946449e4ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/679835397d0042809cd9133965e7227d.psmdcp" Id="R4cea55f528ee4700" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69bb6c37680f470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd2b698723ab490cb7fb5483b1f0694c.psmdcp" Id="Rfdcabbb3189e4946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>