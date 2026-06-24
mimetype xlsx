--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69bb6c37680f470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd2b698723ab490cb7fb5483b1f0694c.psmdcp" Id="Rfdcabbb3189e4946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2420a3dd3f714d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/534b0fadc4c94722b580a0590e629fcd.psmdcp" Id="Rd3d8bfc973404696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>