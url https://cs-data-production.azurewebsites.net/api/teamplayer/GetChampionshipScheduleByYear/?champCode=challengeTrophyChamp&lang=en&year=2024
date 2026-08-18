--- v3 (2026-06-24)
+++ v4 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2420a3dd3f714d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/534b0fadc4c94722b580a0590e629fcd.psmdcp" Id="Rd3d8bfc973404696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0f907157b64adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d78c1b6e804c4164a5cf221416ba41cd.psmdcp" Id="R031c7ca6f68d479c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -118,51 +118,51 @@
   <x:si>
     <x:t>M14</x:t>
   </x:si>
   <x:si>
     <x:t>M17</x:t>
   </x:si>
   <x:si>
     <x:t>M18</x:t>
   </x:si>
   <x:si>
     <x:t>M03</x:t>
   </x:si>
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>CS St-Lazare Hudson</x:t>
   </x:si>
   <x:si>
     <x:t>Holy Cross FC (St. John's)</x:t>
   </x:si>
   <x:si>
     <x:t>M04</x:t>
   </x:si>
   <x:si>
-    <x:t>Suburban FC - Fall River</x:t>
+    <x:t>Suburban FC - Bedford</x:t>
   </x:si>
   <x:si>
     <x:t>Winnipeg Hellas SC</x:t>
   </x:si>
   <x:si>
     <x:t>M07</x:t>
   </x:si>
   <x:si>
     <x:t>M08</x:t>
   </x:si>
   <x:si>
     <x:t>Scarborough GS United</x:t>
   </x:si>
   <x:si>
     <x:t>M11</x:t>
   </x:si>
   <x:si>
     <x:t>M12</x:t>
   </x:si>
   <x:si>
     <x:t>M15</x:t>
   </x:si>
   <x:si>
     <x:t>M16</x:t>
   </x:si>