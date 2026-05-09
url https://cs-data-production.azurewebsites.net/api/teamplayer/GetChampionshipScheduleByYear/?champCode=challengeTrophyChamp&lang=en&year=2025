--- v3 (2026-03-09)
+++ v4 (2026-05-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6bf235beae4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8acfa9e5e0a94399855cd55c5fb73e6c.psmdcp" Id="R32a1b0cea0304d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908fc815dde54a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c5209c715cf4d6793e5b6b489845583.psmdcp" Id="Ra4353c5b64f04982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>