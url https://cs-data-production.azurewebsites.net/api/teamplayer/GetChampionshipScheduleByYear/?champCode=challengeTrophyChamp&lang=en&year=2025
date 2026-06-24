--- v4 (2026-05-09)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908fc815dde54a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c5209c715cf4d6793e5b6b489845583.psmdcp" Id="Ra4353c5b64f04982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa58f9fae0f4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2368d4452b641c0852ae92ac01d1259.psmdcp" Id="R98eb862eaa164cfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>