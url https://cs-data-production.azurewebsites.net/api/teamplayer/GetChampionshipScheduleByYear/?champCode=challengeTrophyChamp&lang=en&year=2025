--- v5 (2026-06-24)
+++ v6 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa58f9fae0f4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2368d4452b641c0852ae92ac01d1259.psmdcp" Id="R98eb862eaa164cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b9566886b84466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2678237866c14e81b0a22b998af9184f.psmdcp" Id="Rcf677ab01a394491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>