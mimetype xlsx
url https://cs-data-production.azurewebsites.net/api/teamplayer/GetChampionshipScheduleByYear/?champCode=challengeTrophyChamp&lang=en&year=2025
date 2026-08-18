--- v6 (2026-06-24)
+++ v7 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b9566886b84466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2678237866c14e81b0a22b998af9184f.psmdcp" Id="Rcf677ab01a394491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree67af04a57c4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/769652840a6240539a2e234ce2f2c40b.psmdcp" Id="R6315101852984cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>