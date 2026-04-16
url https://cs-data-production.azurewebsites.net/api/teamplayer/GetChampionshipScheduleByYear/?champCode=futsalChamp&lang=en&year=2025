--- v2 (2026-01-31)
+++ v3 (2026-04-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3699f127bba407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70cb7616bac148568fc36ee3a7397821.psmdcp" Id="Rfc4eca1ee5494cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c4f1722fbc4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e00ac9684344f6da4eeb1ceeac9ebdb.psmdcp" Id="Ra48d5b0b0dea4cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>