--- v3 (2026-04-16)
+++ v4 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c4f1722fbc4efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e00ac9684344f6da4eeb1ceeac9ebdb.psmdcp" Id="Ra48d5b0b0dea4cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ddbca868c43403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba32630b91e54d8ebfa4236db7823a43.psmdcp" Id="Rfe44f4f649b948f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>