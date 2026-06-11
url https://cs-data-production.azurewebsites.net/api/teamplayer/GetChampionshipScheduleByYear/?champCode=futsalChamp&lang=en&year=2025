--- v4 (2026-06-10)
+++ v5 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ddbca868c43403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba32630b91e54d8ebfa4236db7823a43.psmdcp" Id="Rfe44f4f649b948f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4e2e0e6ca847a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca03d645f2b24d04847efb4f8c17151e.psmdcp" Id="R5f3dbcbdca6346e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>