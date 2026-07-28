--- v5 (2026-06-11)
+++ v6 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4e2e0e6ca847a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca03d645f2b24d04847efb4f8c17151e.psmdcp" Id="R5f3dbcbdca6346e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8a12ae5e614c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/949ff96d5db14b298e54a7ffb7fb5e2d.psmdcp" Id="R91bdabc4998443d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="54">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>