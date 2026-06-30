--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70513296e934466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0c47883f4c0472bb0faea7b95c6c51e.psmdcp" Id="R146e608296b74c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d850940c634f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c363043f4fda4910a3dbf7da19512ac0.psmdcp" Id="Re0aba5316f674967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>