--- v1 (2026-06-30)
+++ v2 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d850940c634f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c363043f4fda4910a3dbf7da19512ac0.psmdcp" Id="Re0aba5316f674967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7acbb632484500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb3b700b0e63437aac29de12bb6cf6fc.psmdcp" Id="R9eca43154a714565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>