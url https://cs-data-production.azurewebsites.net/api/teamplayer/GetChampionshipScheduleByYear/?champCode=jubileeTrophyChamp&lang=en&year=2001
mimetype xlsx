--- v2 (2026-06-30)
+++ v3 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7acbb632484500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb3b700b0e63437aac29de12bb6cf6fc.psmdcp" Id="R9eca43154a714565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4713068fb641dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb8ecd505c5349c99e6e48ca8b63c1b6.psmdcp" Id="R7c6ab18b6af146e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>