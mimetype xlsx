--- v3 (2026-08-19)
+++ v4 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4713068fb641dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb8ecd505c5349c99e6e48ca8b63c1b6.psmdcp" Id="R7c6ab18b6af146e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f8d00f75d84f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7186cb12ad2548c791aa6999fb85d3d8.psmdcp" Id="R71e1a8d79c4546f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>