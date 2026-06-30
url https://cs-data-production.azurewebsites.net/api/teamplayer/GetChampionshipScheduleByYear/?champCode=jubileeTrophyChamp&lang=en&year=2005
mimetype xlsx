--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f26ce2b2e64b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b5b2260b3da4d6cb6d60917b94889d0.psmdcp" Id="R2f5b70e5c9a346bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcafb25ac1c444996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c688c68ca0f468fb195fb9b77069da5.psmdcp" Id="R453a9ced0c3b4932" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>