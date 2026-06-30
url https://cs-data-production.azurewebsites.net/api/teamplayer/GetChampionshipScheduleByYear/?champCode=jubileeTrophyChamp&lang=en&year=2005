--- v1 (2026-06-30)
+++ v2 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcafb25ac1c444996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c688c68ca0f468fb195fb9b77069da5.psmdcp" Id="R453a9ced0c3b4932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9042a6d869cd419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47b576277b874ce880e393a2a8be8af8.psmdcp" Id="Rabb81b52e14b4747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>