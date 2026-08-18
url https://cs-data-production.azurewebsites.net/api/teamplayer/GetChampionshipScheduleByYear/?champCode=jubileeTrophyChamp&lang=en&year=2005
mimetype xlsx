--- v2 (2026-06-30)
+++ v3 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9042a6d869cd419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47b576277b874ce880e393a2a8be8af8.psmdcp" Id="Rabb81b52e14b4747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a16b16173f40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71098b91b9f3461084818dfee5921e26.psmdcp" Id="R210b2030d1e44607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>