--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99da497a09d84e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e65b4936e1d847c0b962aba782caf18e.psmdcp" Id="Rf7cb248f3a6b4cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re736a2ee2ee542bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab3e7a15875343daaea66f57907c1a8d.psmdcp" Id="R71a1e2d9907f4435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>