--- v1 (2026-06-30)
+++ v2 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re736a2ee2ee542bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab3e7a15875343daaea66f57907c1a8d.psmdcp" Id="R71a1e2d9907f4435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bb706e790ee4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e090dcfec274228a90802c9b5dc4622.psmdcp" Id="Rf5182fc1c7e34e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>