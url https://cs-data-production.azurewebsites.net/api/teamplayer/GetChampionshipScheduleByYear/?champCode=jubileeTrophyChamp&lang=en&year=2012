--- v2 (2026-06-30)
+++ v3 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bb706e790ee4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e090dcfec274228a90802c9b5dc4622.psmdcp" Id="Rf5182fc1c7e34e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded3c776239e4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18cd414a78394e0ca484ec60560308f6.psmdcp" Id="R98e8d49667bb43c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -109,51 +109,51 @@
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>CBS Kirby / Holy Cross</x:t>
   </x:si>
   <x:si>
     <x:t>Winnipeg Action FC</x:t>
   </x:si>
   <x:si>
     <x:t>F11</x:t>
   </x:si>
   <x:si>
     <x:t>Royal-Sélect Beauport</x:t>
   </x:si>
   <x:si>
     <x:t>F16</x:t>
   </x:si>
   <x:si>
     <x:t>North London Galaxy</x:t>
   </x:si>
   <x:si>
     <x:t>F19</x:t>
   </x:si>
   <x:si>
-    <x:t>Suburban FC - Fall River</x:t>
+    <x:t>Suburban FC - Bedford</x:t>
   </x:si>
   <x:si>
     <x:t>F21</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 9th/10th Place</x:t>
   </x:si>
   <x:si>
     <x:t>Yellowknife FC</x:t>
   </x:si>
   <x:si>
     <x:t>Grant Park</x:t>
   </x:si>
   <x:si>
     <x:t>F03</x:t>
   </x:si>
   <x:si>
     <x:t>F15</x:t>
   </x:si>
   <x:si>
     <x:t>F22</x:t>
   </x:si>
   <x:si>
     <x:t>Match for 7th/8th Place</x:t>
   </x:si>