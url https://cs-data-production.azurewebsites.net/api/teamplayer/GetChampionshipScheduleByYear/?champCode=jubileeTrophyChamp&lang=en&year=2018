--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a051ab76d74f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d937ef627e5d4798b5e0c56267f0d79f.psmdcp" Id="R8eea8141bd6a4a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7572e331c6044f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbad5d96d7444641b0f114e0ba6e9751.psmdcp" Id="Rf366f3fa124348b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>