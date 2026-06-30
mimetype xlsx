--- v1 (2026-06-30)
+++ v2 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7572e331c6044f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbad5d96d7444641b0f114e0ba6e9751.psmdcp" Id="Rf366f3fa124348b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9afb7b3bcd4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eeaacb5037974775b48501abb95aa043.psmdcp" Id="Rfc84e9bcc3c141ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>