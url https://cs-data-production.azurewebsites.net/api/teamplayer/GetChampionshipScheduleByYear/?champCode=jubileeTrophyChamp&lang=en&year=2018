--- v2 (2026-06-30)
+++ v3 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9afb7b3bcd4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eeaacb5037974775b48501abb95aa043.psmdcp" Id="Rfc84e9bcc3c141ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867f0741fc2a4c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1441b1f45ea4b7ab76fb11401ada6d7.psmdcp" Id="R360070f368114916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>