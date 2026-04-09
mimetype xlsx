--- v2 (2026-02-22)
+++ v3 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b11c37d20c8495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e6b9f17a58b483796927cab2cad1e81.psmdcp" Id="R8890d107669f4c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf39a1cd27614ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c66bacb08689416c91d67bfbed38aaf5.psmdcp" Id="R8062782931a14903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>