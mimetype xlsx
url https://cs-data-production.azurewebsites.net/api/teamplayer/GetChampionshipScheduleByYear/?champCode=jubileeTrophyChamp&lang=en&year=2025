--- v3 (2026-04-09)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf39a1cd27614ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c66bacb08689416c91d67bfbed38aaf5.psmdcp" Id="R8062782931a14903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c36886bbdfd4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65ad0a80a6344171ac9137929307bcd9.psmdcp" Id="R3aeb445ffc8c4163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>