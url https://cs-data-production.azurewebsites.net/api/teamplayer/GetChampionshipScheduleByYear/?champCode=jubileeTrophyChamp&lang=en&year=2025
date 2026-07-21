--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c36886bbdfd4065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65ad0a80a6344171ac9137929307bcd9.psmdcp" Id="R3aeb445ffc8c4163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5860dd45cfdb495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3425a63e6a7e4182bac8ccbb1042c7af.psmdcp" Id="R60183aeecf8b49cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>