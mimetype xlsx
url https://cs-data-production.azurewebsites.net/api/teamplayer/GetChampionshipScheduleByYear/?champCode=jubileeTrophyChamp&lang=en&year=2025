--- v5 (2026-07-21)
+++ v6 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5860dd45cfdb495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3425a63e6a7e4182bac8ccbb1042c7af.psmdcp" Id="R60183aeecf8b49cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54bec2aba0a14ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bbc17e3f3a24b4aa412af3dbe1c78cd.psmdcp" Id="R7d38e0ecdf464410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>