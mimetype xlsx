--- v2 (2026-03-29)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red636c6a2a33485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6386104367794a4292091dc0a3db9453.psmdcp" Id="Re85d621664414cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2befd1745cc9457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70461171b15046b4ae3427998b78e656.psmdcp" Id="R0c3a923caaae46ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -55,114 +55,114 @@
   <x:si>
     <x:t>Team B</x:t>
   </x:si>
   <x:si>
     <x:t>Team B Score</x:t>
   </x:si>
   <x:si>
     <x:t>Venue</x:t>
   </x:si>
   <x:si>
     <x:t>Attendance</x:t>
   </x:si>
   <x:si>
     <x:t>Notes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">M01 </x:t>
   </x:si>
   <x:si>
     <x:t>Group A</x:t>
   </x:si>
   <x:si>
     <x:t>Tbc (Ontario)</x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (Group A3)</x:t>
+    <x:t>Tbc (British Columbia-2)</x:t>
   </x:si>
   <x:si>
     <x:t>Newton Athletic Park</x:t>
   </x:si>
   <x:si>
     <x:t>M02</x:t>
   </x:si>
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>Tbc (Québec)</x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (Group B3)</x:t>
+    <x:t>Tbc (Northwest Territories)</x:t>
   </x:si>
   <x:si>
     <x:t>M03</x:t>
   </x:si>
   <x:si>
     <x:t>Group C</x:t>
   </x:si>
   <x:si>
     <x:t>Tbc (Manitoba)</x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (Group C3)</x:t>
+    <x:t>Tbc (New Brunswick)</x:t>
   </x:si>
   <x:si>
     <x:t>M04</x:t>
   </x:si>
   <x:si>
     <x:t>Group D</x:t>
   </x:si>
   <x:si>
     <x:t>Tbc (Alberta)</x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (Group D3)</x:t>
+    <x:t>Tbc (Newfoundland &amp; Labrador)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">M05 </x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (Group A2)</x:t>
+    <x:t>Tbc (Nova Scotia)</x:t>
   </x:si>
   <x:si>
     <x:t>M06</x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (Group B2)</x:t>
+    <x:t>Tbc (British Columbia)</x:t>
   </x:si>
   <x:si>
     <x:t>M07</x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (Group C2)</x:t>
+    <x:t>Tbc (Saskatchewan)</x:t>
   </x:si>
   <x:si>
     <x:t>M08</x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (Group D2)</x:t>
+    <x:t>Tbc (Prince Edward Island)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">M09 </x:t>
   </x:si>
   <x:si>
     <x:t>M10</x:t>
   </x:si>
   <x:si>
     <x:t>M11</x:t>
   </x:si>
   <x:si>
     <x:t>M12</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">M13 </x:t>
   </x:si>
   <x:si>
     <x:t>Playoff</x:t>
   </x:si>
   <x:si>
     <x:t>Group A / 3rd Place</x:t>
   </x:si>
   <x:si>
     <x:t>Group D / 3rd Place</x:t>
   </x:si>
@@ -630,53 +630,53 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L27"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.040625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.380625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="19.970625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="18.090625" style="0" customWidth="1"/>
-    <x:col min="6" max="6" width="22.290625" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="24.350625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.680625" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="22.290625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="29.250625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.590625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="19.960625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="11.960625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">