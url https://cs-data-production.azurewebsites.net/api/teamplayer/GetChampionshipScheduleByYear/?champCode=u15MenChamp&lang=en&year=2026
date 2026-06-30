--- v3 (2026-05-14)
+++ v4 (2026-06-30)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2befd1745cc9457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70461171b15046b4ae3427998b78e656.psmdcp" Id="R0c3a923caaae46ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7054e182e3f4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afcc7d6e3c7945f09ce23c11e773a8b6.psmdcp" Id="R75434f1fc45c4a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Group Phase</x:t>
   </x:si>
   <x:si>
     <x:t>Warm-Up Time (EST)</x:t>
   </x:si>
   <x:si>
     <x:t>Kick-off Time (EST)</x:t>
   </x:si>
   <x:si>
     <x:t>Team A</x:t>
   </x:si>
   <x:si>
     <x:t>Team A Score</x:t>
   </x:si>
   <x:si>
     <x:t>Team B</x:t>
   </x:si>
   <x:si>
@@ -239,50 +239,53 @@
     <x:t>Tbc (winner match QF2)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">M19 </x:t>
   </x:si>
   <x:si>
     <x:t>Match for 3rd/4th Place</x:t>
   </x:si>
   <x:si>
     <x:t>Tbc (lost match SF1)</x:t>
   </x:si>
   <x:si>
     <x:t>Tbc (lost match SF2)</x:t>
   </x:si>
   <x:si>
     <x:t>FINAL / FINALE</x:t>
   </x:si>
   <x:si>
     <x:t>FINAL</x:t>
   </x:si>
   <x:si>
     <x:t>Tbc (winner match SF1)</x:t>
   </x:si>
   <x:si>
     <x:t>Tbc (winner match SF2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Field 1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1195,50 +1198,53 @@
         <x:v>72</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12">
       <x:c r="A27" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="2">
         <x:v>46307</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
+      <x:c r="L27" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>