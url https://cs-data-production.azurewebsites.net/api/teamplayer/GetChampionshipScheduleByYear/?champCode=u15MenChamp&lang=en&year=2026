--- v4 (2026-06-30)
+++ v5 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7054e182e3f4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afcc7d6e3c7945f09ce23c11e773a8b6.psmdcp" Id="R75434f1fc45c4a33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06fc9c58acb84e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b2a64638a684f9a8117fb4027734c92.psmdcp" Id="R5491403e286a42b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>