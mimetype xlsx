--- v5 (2026-06-30)
+++ v6 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06fc9c58acb84e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b2a64638a684f9a8117fb4027734c92.psmdcp" Id="R5491403e286a42b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b1b13e85ee4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fadac4ad53444779a00dd1fe0bfe8f87.psmdcp" Id="R116005b7ab874dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -55,114 +55,114 @@
   <x:si>
     <x:t>Team B</x:t>
   </x:si>
   <x:si>
     <x:t>Team B Score</x:t>
   </x:si>
   <x:si>
     <x:t>Venue</x:t>
   </x:si>
   <x:si>
     <x:t>Attendance</x:t>
   </x:si>
   <x:si>
     <x:t>Notes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">M01 </x:t>
   </x:si>
   <x:si>
     <x:t>Group A</x:t>
   </x:si>
   <x:si>
     <x:t>Tbc (Ontario)</x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (British Columbia-2)</x:t>
+    <x:t>Surrey FC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>Newton Athletic Park</x:t>
   </x:si>
   <x:si>
     <x:t>M02</x:t>
   </x:si>
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>Tbc (Québec)</x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (Northwest Territories)</x:t>
+    <x:t>Yellowknife YK Galaxy FC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>M03</x:t>
   </x:si>
   <x:si>
     <x:t>Group C</x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (Manitoba)</x:t>
+    <x:t>Winnipeg AK SA (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>Tbc (New Brunswick)</x:t>
   </x:si>
   <x:si>
     <x:t>M04</x:t>
   </x:si>
   <x:si>
     <x:t>Group D</x:t>
   </x:si>
   <x:si>
     <x:t>Tbc (Alberta)</x:t>
   </x:si>
   <x:si>
     <x:t>Tbc (Newfoundland &amp; Labrador)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">M05 </x:t>
   </x:si>
   <x:si>
     <x:t>Tbc (Nova Scotia)</x:t>
   </x:si>
   <x:si>
     <x:t>M06</x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (British Columbia)</x:t>
+    <x:t>Okanagan FC (Youth) Kelowna</x:t>
   </x:si>
   <x:si>
     <x:t>M07</x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (Saskatchewan)</x:t>
+    <x:t>Saskatoon Alliance (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>M08</x:t>
   </x:si>
   <x:si>
-    <x:t>Tbc (Prince Edward Island)</x:t>
+    <x:t>PEI FC (Youth) - Charlottetown</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">M09 </x:t>
   </x:si>
   <x:si>
     <x:t>M10</x:t>
   </x:si>
   <x:si>
     <x:t>M11</x:t>
   </x:si>
   <x:si>
     <x:t>M12</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">M13 </x:t>
   </x:si>
   <x:si>
     <x:t>Playoff</x:t>
   </x:si>
   <x:si>
     <x:t>Group A / 3rd Place</x:t>
   </x:si>
   <x:si>
     <x:t>Group D / 3rd Place</x:t>
   </x:si>
@@ -633,53 +633,53 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L27"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.040625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.380625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="19.970625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="18.090625" style="0" customWidth="1"/>
-    <x:col min="6" max="6" width="24.350625" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="27.500625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="13.680625" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="29.250625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="29.730625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.590625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="19.960625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="11.960625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">