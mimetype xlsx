--- v4 (2026-08-30)
+++ v5 (2026-10-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6123c9948e2641cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/364dfb9b040241568261373f88baae03.psmdcp" Id="Rab09d9770ff54fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e5ef526ac94d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62b301ab0f4c4b889f1fee19a6b123f9.psmdcp" Id="R8ce7e1b0596642be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -958,81 +958,93 @@
         <x:v>87</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12">
       <x:c r="A10" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="2">
         <x:v>46261</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>0.635416666666667</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>0.659722222222222</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
+      <x:c r="G10" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="H10" s="0" t="s">
         <x:v>29</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="n">
+        <x:v>3</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="L10" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12">
       <x:c r="A11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B11" s="2">
         <x:v>46261</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>0.635416666666667</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>0.659722222222222</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
+      <x:c r="G11" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>29</x:v>
+      </x:c>
+      <x:c r="I11" s="0" t="n">
+        <x:v>3</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12">
       <x:c r="A12" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B12" s="2">
         <x:v>46261</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>0.725694444444444</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
@@ -1396,229 +1408,292 @@
         <x:v>98</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12">
       <x:c r="A22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
         <x:v>0.548611111111111</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
         <x:v>0.572916666666667</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
+      <x:c r="G22" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="H22" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
+      <x:c r="I22" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="J22" s="0" t="s">
         <x:v>16</x:v>
+      </x:c>
+      <x:c r="K22" s="0" t="n">
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12">
       <x:c r="A23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B23" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D23" s="3" t="n">
         <x:v>0.642361111111111</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
         <x:v>0.666666666666667</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
+      <x:c r="G23" s="0" t="n">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
+      <x:c r="I23" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>32</x:v>
+      </x:c>
+      <x:c r="K23" s="0" t="n">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12">
       <x:c r="A24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B24" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D24" s="3" t="n">
         <x:v>0.642361111111111</x:v>
       </x:c>
       <x:c r="E24" s="3" t="n">
         <x:v>0.666666666666667</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
+      <x:c r="G24" s="0" t="n">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
+      <x:c r="I24" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="J24" s="0" t="s">
         <x:v>34</x:v>
+      </x:c>
+      <x:c r="K24" s="0" t="n">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L24" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12">
       <x:c r="A25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B25" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D25" s="3" t="n">
         <x:v>0.361111111111111</x:v>
       </x:c>
       <x:c r="E25" s="3" t="n">
         <x:v>0.385416666666667</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="G25" s="0" t="n">
+        <x:v>5</x:v>
+      </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
+      <x:c r="I25" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>32</x:v>
+      </x:c>
+      <x:c r="K25" s="0" t="n">
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12">
       <x:c r="A26" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B26" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D26" s="3" t="n">
         <x:v>0.361111111111111</x:v>
       </x:c>
       <x:c r="E26" s="3" t="n">
         <x:v>0.385416666666667</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="G26" s="0" t="n">
+        <x:v>5</x:v>
+      </x:c>
       <x:c r="H26" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
+      <x:c r="I26" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="J26" s="0" t="s">
         <x:v>34</x:v>
+      </x:c>
+      <x:c r="K26" s="0" t="n">
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L26" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12">
       <x:c r="A27" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B27" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D27" s="3" t="n">
         <x:v>0.517361111111111</x:v>
       </x:c>
       <x:c r="E27" s="3" t="n">
         <x:v>0.541666666666667</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
+      <x:c r="G27" s="0" t="n">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
+      <x:c r="I27" s="0" t="n">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>32</x:v>
+      </x:c>
+      <x:c r="K27" s="0" t="n">
+        <x:v>322</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12">
       <x:c r="A28" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B28" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D28" s="3" t="n">
         <x:v>0.517361111111111</x:v>
       </x:c>
       <x:c r="E28" s="3" t="n">
         <x:v>0.541666666666667</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
+      <x:c r="G28" s="0" t="n">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H28" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
+      <x:c r="I28" s="0" t="n">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="J28" s="0" t="s">
         <x:v>34</x:v>
+      </x:c>
+      <x:c r="K28" s="0" t="n">
+        <x:v>322</x:v>
       </x:c>
       <x:c r="L28" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>