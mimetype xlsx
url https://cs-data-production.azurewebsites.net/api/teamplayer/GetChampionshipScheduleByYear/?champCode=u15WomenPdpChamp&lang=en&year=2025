--- v2 (2026-02-12)
+++ v3 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c17e958659347cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a60c89b541541ed89e80ad94bb4ffe1.psmdcp" Id="R61ce7a9f13e94f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc34c5c415e42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3d570c57ca547038b8bbe92d83ad10e.psmdcp" Id="Rce589802fb474e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>