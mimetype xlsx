--- v3 (2026-04-11)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc34c5c415e42c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3d570c57ca547038b8bbe92d83ad10e.psmdcp" Id="Rce589802fb474e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24dc38811f0b4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a5be61a629d470e8fa1d961aac4a7cd.psmdcp" Id="Ra5c2a8dc904f40f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -88,51 +88,51 @@
   <x:si>
     <x:t>F01</x:t>
   </x:si>
   <x:si>
     <x:t>Group A</x:t>
   </x:si>
   <x:si>
     <x:t>North Vancouver FC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>Vaughan Grove Field #2</x:t>
   </x:si>
   <x:si>
     <x:t>Local 14h30</x:t>
   </x:si>
   <x:si>
     <x:t>F02</x:t>
   </x:si>
   <x:si>
     <x:t>Calgary Blizzard SC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>North Toronto SC (Youth)</x:t>
   </x:si>
   <x:si>
-    <x:t>Vaughan Grove Stadium</x:t>
+    <x:t>Cwench Stadium at Vaughan Grove</x:t>
   </x:si>
   <x:si>
     <x:t>Local 14h45</x:t>
   </x:si>
   <x:si>
     <x:t>F04</x:t>
   </x:si>
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>Ottawa South United SC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>St. Albert Impact FC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>Zanchin Automotive Soccer Centre Field House</x:t>
   </x:si>
   <x:si>
     <x:t>Local 11h30</x:t>
   </x:si>
   <x:si>
     <x:t>F05</x:t>
   </x:si>