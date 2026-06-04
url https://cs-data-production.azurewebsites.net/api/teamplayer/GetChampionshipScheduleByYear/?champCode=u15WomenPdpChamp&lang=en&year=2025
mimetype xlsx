--- v4 (2026-06-04)
+++ v5 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24dc38811f0b4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a5be61a629d470e8fa1d961aac4a7cd.psmdcp" Id="Ra5c2a8dc904f40f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a79f984b2574cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9043b6aec0634e829083d36e5f0f2412.psmdcp" Id="Rc5a62a40492641d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>