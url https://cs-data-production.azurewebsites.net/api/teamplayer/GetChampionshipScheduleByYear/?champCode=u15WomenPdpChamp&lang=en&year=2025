--- v5 (2026-06-04)
+++ v6 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a79f984b2574cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9043b6aec0634e829083d36e5f0f2412.psmdcp" Id="Rc5a62a40492641d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8154a5289134772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4c6e17cf1ae4aa09baafeb95f798667.psmdcp" Id="R26c633c0ed7e4e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>